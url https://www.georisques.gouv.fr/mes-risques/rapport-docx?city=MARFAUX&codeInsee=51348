--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="343819593" name="Picture">
+                  <wp:docPr id="1435387931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="343819593" name="Picture"/>
+                          <pic:cNvPr id="1435387931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="823598559" name="Picture">
+                  <wp:docPr id="1633124290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="823598559" name="Picture"/>
+                          <pic:cNvPr id="1633124290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1233783046" name="Picture">
+                        <wp:docPr id="1159994226" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1233783046" name="Picture"/>
+                                <pic:cNvPr id="1159994226" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="172958558" name="Picture">
+                  <wp:docPr id="2028863715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="172958558" name="Picture"/>
+                          <pic:cNvPr id="2028863715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="215319368" name="Picture">
+                  <wp:docPr id="1404679521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="215319368" name="Picture"/>
+                          <pic:cNvPr id="1404679521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1648346475" name="Picture">
+                  <wp:docPr id="1872676297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1648346475" name="Picture"/>
+                          <pic:cNvPr id="1872676297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2054945358" name="Picture">
+                  <wp:docPr id="1452050688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2054945358" name="Picture"/>
+                          <pic:cNvPr id="1452050688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="55886456" name="Picture">
+                  <wp:docPr id="615742527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="55886456" name="Picture"/>
+                          <pic:cNvPr id="615742527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2127173740" name="Picture">
+                        <wp:docPr id="2049713449" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2127173740" name="Picture"/>
+                                <pic:cNvPr id="2049713449" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1402524665" name="Picture">
+                        <wp:docPr id="1446942897" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1402524665" name="Picture"/>
+                                <pic:cNvPr id="1446942897" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1969145281" name="Picture">
+                        <wp:docPr id="382239208" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1969145281" name="Picture"/>
+                                <pic:cNvPr id="382239208" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="971379775" name="Picture">
+                        <wp:docPr id="1978549526" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="971379775" name="Picture"/>
+                                <pic:cNvPr id="1978549526" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1741515849" name="Picture">
+                        <wp:docPr id="901567208" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1741515849" name="Picture"/>
+                                <pic:cNvPr id="901567208" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1606821336" name="Picture">
+                        <wp:docPr id="1547030279" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1606821336" name="Picture"/>
+                                <pic:cNvPr id="1547030279" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1440833319" name="Picture">
+                        <wp:docPr id="610808964" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1440833319" name="Picture"/>
+                                <pic:cNvPr id="610808964" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="259326157" name="Picture">
+                        <wp:docPr id="1641017189" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="259326157" name="Picture"/>
+                                <pic:cNvPr id="1641017189" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="643466702" name="Picture">
+                        <wp:docPr id="1343762728" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="643466702" name="Picture"/>
+                                <pic:cNvPr id="1343762728" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="506738584" name="Picture">
+                        <wp:docPr id="1920294757" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="506738584" name="Picture"/>
+                                <pic:cNvPr id="1920294757" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="987699187" name="Picture">
+                        <wp:docPr id="1031047108" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="987699187" name="Picture"/>
+                                <pic:cNvPr id="1031047108" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="44308347" name="Picture">
+                        <wp:docPr id="1859444635" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="44308347" name="Picture"/>
+                                <pic:cNvPr id="1859444635" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1035570784" name="Picture">
+                        <wp:docPr id="1004856829" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1035570784" name="Picture"/>
+                                <pic:cNvPr id="1004856829" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1599603292" name="Picture">
+                        <wp:docPr id="2078473260" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1599603292" name="Picture"/>
+                                <pic:cNvPr id="2078473260" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1082161163" name="Picture">
+                        <wp:docPr id="792089549" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1082161163" name="Picture"/>
+                                <pic:cNvPr id="792089549" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1833450100" name="Picture">
+                  <wp:docPr id="608567242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1833450100" name="Picture"/>
+                          <pic:cNvPr id="608567242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1445131701" name="Picture">
+                  <wp:docPr id="137691179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1445131701" name="Picture"/>
+                          <pic:cNvPr id="137691179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1648375586" name="Picture">
+                  <wp:docPr id="1823474261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1648375586" name="Picture"/>
+                          <pic:cNvPr id="1823474261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="697419944" name="Picture">
+                  <wp:docPr id="250189414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="697419944" name="Picture"/>
+                          <pic:cNvPr id="250189414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1252632270" name="Picture">
+                  <wp:docPr id="426087597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1252632270" name="Picture"/>
+                          <pic:cNvPr id="426087597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1296397086" name="Picture">
+                  <wp:docPr id="959643932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1296397086" name="Picture"/>
+                          <pic:cNvPr id="959643932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="310984637" name="Picture">
+                        <wp:docPr id="925594269" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="310984637" name="Picture"/>
+                                <pic:cNvPr id="925594269" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="778027961" name="Picture">
+                  <wp:docPr id="1083019456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="778027961" name="Picture"/>
+                          <pic:cNvPr id="1083019456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="149216607" name="Picture">
+                  <wp:docPr id="1509047358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="149216607" name="Picture"/>
+                          <pic:cNvPr id="1509047358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1405845289" name="Picture">
+                  <wp:docPr id="891355655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1405845289" name="Picture"/>
+                          <pic:cNvPr id="891355655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="923854092" name="Picture">
+                  <wp:docPr id="1578816492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="923854092" name="Picture"/>
+                          <pic:cNvPr id="1578816492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="208266364" name="Picture">
+                  <wp:docPr id="263285643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="208266364" name="Picture"/>
+                          <pic:cNvPr id="263285643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2028359637" name="Picture">
+                  <wp:docPr id="1386850176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2028359637" name="Picture"/>
+                          <pic:cNvPr id="1386850176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2141698795" name="Picture">
+                        <wp:docPr id="1909815690" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2141698795" name="Picture"/>
+                                <pic:cNvPr id="1909815690" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1840367817" name="Picture">
+                  <wp:docPr id="1925558599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1840367817" name="Picture"/>
+                          <pic:cNvPr id="1925558599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="642226166" name="Picture">
+                  <wp:docPr id="2040010828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="642226166" name="Picture"/>
+                          <pic:cNvPr id="2040010828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="178296481" name="Picture">
+                  <wp:docPr id="1521319121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="178296481" name="Picture"/>
+                          <pic:cNvPr id="1521319121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1033907013" name="Picture">
+                  <wp:docPr id="741320558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1033907013" name="Picture"/>
+                          <pic:cNvPr id="741320558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2129907554" name="Picture">
+                  <wp:docPr id="287848077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2129907554" name="Picture"/>
+                          <pic:cNvPr id="287848077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="337431764" name="Picture">
+                  <wp:docPr id="1623139873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="337431764" name="Picture"/>
+                          <pic:cNvPr id="1623139873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29754,57 +29754,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="412865216" name="Picture">
+                        <wp:docPr id="1847452344" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="412865216" name="Picture"/>
+                                <pic:cNvPr id="1847452344" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31945,57 +31945,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="706590076" name="Picture">
+                  <wp:docPr id="1243857405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="706590076" name="Picture"/>
+                          <pic:cNvPr id="1243857405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32016,57 +32016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1883647172" name="Picture">
+                  <wp:docPr id="1550930136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1883647172" name="Picture"/>
+                          <pic:cNvPr id="1550930136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32484,57 +32484,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="915271134" name="Picture">
+                  <wp:docPr id="1568170444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="915271134" name="Picture"/>
+                          <pic:cNvPr id="1568170444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33643,57 +33643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1210007825" name="Picture">
+                  <wp:docPr id="1608092970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1210007825" name="Picture"/>
+                          <pic:cNvPr id="1608092970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33732,57 +33732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="167671002" name="Picture">
+                  <wp:docPr id="158917017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="167671002" name="Picture"/>
+                          <pic:cNvPr id="158917017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34376,57 +34376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1346669350" name="Picture">
+                  <wp:docPr id="386963323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1346669350" name="Picture"/>
+                          <pic:cNvPr id="386963323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35374,57 +35374,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1264883080" name="Picture">
+                  <wp:docPr id="459960449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1264883080" name="Picture"/>
+                          <pic:cNvPr id="459960449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35477,57 +35477,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="868480352" name="Picture">
+                  <wp:docPr id="42956416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="868480352" name="Picture"/>
+                          <pic:cNvPr id="42956416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36854,57 +36854,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1531349262" name="Picture">
+                  <wp:docPr id="1993802287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1531349262" name="Picture"/>
+                          <pic:cNvPr id="1993802287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37997,57 +37997,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="901285477" name="Picture">
+                        <wp:docPr id="1747271133" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="901285477" name="Picture"/>
+                                <pic:cNvPr id="1747271133" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39358,57 +39358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1524201253" name="Picture">
+                  <wp:docPr id="640519308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1524201253" name="Picture"/>
+                          <pic:cNvPr id="640519308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39447,57 +39447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1027835402" name="Picture">
+                  <wp:docPr id="51731475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1027835402" name="Picture"/>
+                          <pic:cNvPr id="51731475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40091,57 +40091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1330787187" name="Picture">
+                  <wp:docPr id="1327671048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1330787187" name="Picture"/>
+                          <pic:cNvPr id="1327671048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41089,57 +41089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="774943501" name="Picture">
+                  <wp:docPr id="2094261456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="774943501" name="Picture"/>
+                          <pic:cNvPr id="2094261456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41192,57 +41192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="760918423" name="Picture">
+                  <wp:docPr id="1029295783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="760918423" name="Picture"/>
+                          <pic:cNvPr id="1029295783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42569,57 +42569,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1871692482" name="Picture">
+                  <wp:docPr id="1396211388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1871692482" name="Picture"/>
+                          <pic:cNvPr id="1396211388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43712,57 +43712,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1664470505" name="Picture">
+                        <wp:docPr id="1485216808" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1664470505" name="Picture"/>
+                                <pic:cNvPr id="1485216808" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44933,57 +44933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1916639903" name="Picture">
+                  <wp:docPr id="1222362138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1916639903" name="Picture"/>
+                          <pic:cNvPr id="1222362138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45004,57 +45004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1837520925" name="Picture">
+                  <wp:docPr id="1440067701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1837520925" name="Picture"/>
+                          <pic:cNvPr id="1440067701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45418,57 +45418,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1228148954" name="Picture">
+                  <wp:docPr id="412397281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1228148954" name="Picture"/>
+                          <pic:cNvPr id="412397281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>