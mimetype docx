--- v0 (2026-08-19)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="780823538" name="Picture">
+                  <wp:docPr id="1620800417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="780823538" name="Picture"/>
+                          <pic:cNvPr id="1620800417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1534425354" name="Picture">
+                  <wp:docPr id="692677248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1534425354" name="Picture"/>
+                          <pic:cNvPr id="692677248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2123287403" name="Picture">
+                        <wp:docPr id="1243069935" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2123287403" name="Picture"/>
+                                <pic:cNvPr id="1243069935" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="67290919" name="Picture">
+                  <wp:docPr id="661139720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="67290919" name="Picture"/>
+                          <pic:cNvPr id="661139720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="392797220" name="Picture">
+                  <wp:docPr id="645770545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="392797220" name="Picture"/>
+                          <pic:cNvPr id="645770545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1069371841" name="Picture">
+                  <wp:docPr id="932131965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1069371841" name="Picture"/>
+                          <pic:cNvPr id="932131965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="885740210" name="Picture">
+                  <wp:docPr id="2142446625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="885740210" name="Picture"/>
+                          <pic:cNvPr id="2142446625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1334619913" name="Picture">
+                  <wp:docPr id="292945836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1334619913" name="Picture"/>
+                          <pic:cNvPr id="292945836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="440117499" name="Picture">
+                        <wp:docPr id="204784565" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="440117499" name="Picture"/>
+                                <pic:cNvPr id="204784565" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1419693646" name="Picture">
+                        <wp:docPr id="1723651083" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1419693646" name="Picture"/>
+                                <pic:cNvPr id="1723651083" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1510291315" name="Picture">
+                        <wp:docPr id="683027685" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1510291315" name="Picture"/>
+                                <pic:cNvPr id="683027685" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1719524798" name="Picture">
+                        <wp:docPr id="1673438687" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1719524798" name="Picture"/>
+                                <pic:cNvPr id="1673438687" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2088937281" name="Picture">
+                        <wp:docPr id="828813423" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2088937281" name="Picture"/>
+                                <pic:cNvPr id="828813423" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="622657636" name="Picture">
+                        <wp:docPr id="970668086" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="622657636" name="Picture"/>
+                                <pic:cNvPr id="970668086" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1808862734" name="Picture">
+                        <wp:docPr id="493044484" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1808862734" name="Picture"/>
+                                <pic:cNvPr id="493044484" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="670139949" name="Picture">
+                        <wp:docPr id="187033433" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="670139949" name="Picture"/>
+                                <pic:cNvPr id="187033433" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="553352560" name="Picture">
+                        <wp:docPr id="1928823500" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="553352560" name="Picture"/>
+                                <pic:cNvPr id="1928823500" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1592358641" name="Picture">
+                        <wp:docPr id="851790708" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1592358641" name="Picture"/>
+                                <pic:cNvPr id="851790708" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2139909931" name="Picture">
+                        <wp:docPr id="2147265211" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2139909931" name="Picture"/>
+                                <pic:cNvPr id="2147265211" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1136379150" name="Picture">
+                        <wp:docPr id="299043448" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1136379150" name="Picture"/>
+                                <pic:cNvPr id="299043448" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1593227916" name="Picture">
+                        <wp:docPr id="119370945" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1593227916" name="Picture"/>
+                                <pic:cNvPr id="119370945" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1040319432" name="Picture">
+                        <wp:docPr id="1353335308" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1040319432" name="Picture"/>
+                                <pic:cNvPr id="1353335308" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="786912741" name="Picture">
+                        <wp:docPr id="985443321" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="786912741" name="Picture"/>
+                                <pic:cNvPr id="985443321" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1071080916" name="Picture">
+                  <wp:docPr id="1075798835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1071080916" name="Picture"/>
+                          <pic:cNvPr id="1075798835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="408291492" name="Picture">
+                  <wp:docPr id="2006645397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="408291492" name="Picture"/>
+                          <pic:cNvPr id="2006645397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="201437857" name="Picture">
+                  <wp:docPr id="1712999420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="201437857" name="Picture"/>
+                          <pic:cNvPr id="1712999420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="96018558" name="Picture">
+                  <wp:docPr id="1412017564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="96018558" name="Picture"/>
+                          <pic:cNvPr id="1412017564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="103244892" name="Picture">
+                  <wp:docPr id="1544095245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="103244892" name="Picture"/>
+                          <pic:cNvPr id="1544095245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2139715197" name="Picture">
+                  <wp:docPr id="578172752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2139715197" name="Picture"/>
+                          <pic:cNvPr id="578172752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1521215311" name="Picture">
+                        <wp:docPr id="918697470" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1521215311" name="Picture"/>
+                                <pic:cNvPr id="918697470" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="461073736" name="Picture">
+                  <wp:docPr id="1584590782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="461073736" name="Picture"/>
+                          <pic:cNvPr id="1584590782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1629512000" name="Picture">
+                  <wp:docPr id="567663739" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1629512000" name="Picture"/>
+                          <pic:cNvPr id="567663739" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1689543604" name="Picture">
+                  <wp:docPr id="111108218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1689543604" name="Picture"/>
+                          <pic:cNvPr id="111108218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2030008619" name="Picture">
+                  <wp:docPr id="2000871128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2030008619" name="Picture"/>
+                          <pic:cNvPr id="2000871128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="841271657" name="Picture">
+                  <wp:docPr id="554179624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="841271657" name="Picture"/>
+                          <pic:cNvPr id="554179624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1916822993" name="Picture">
+                  <wp:docPr id="369607659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1916822993" name="Picture"/>
+                          <pic:cNvPr id="369607659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1076608493" name="Picture">
+                        <wp:docPr id="1323340577" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1076608493" name="Picture"/>
+                                <pic:cNvPr id="1323340577" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="973729655" name="Picture">
+                        <wp:docPr id="1907799844" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="973729655" name="Picture"/>
+                                <pic:cNvPr id="1907799844" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25743,57 +25743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1168349481" name="Picture">
+                  <wp:docPr id="2137735249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1168349481" name="Picture"/>
+                          <pic:cNvPr id="2137735249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25832,57 +25832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="816100541" name="Picture">
+                  <wp:docPr id="992003855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="816100541" name="Picture"/>
+                          <pic:cNvPr id="992003855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26485,57 +26485,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="270312238" name="Picture">
+                  <wp:docPr id="711525320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="270312238" name="Picture"/>
+                          <pic:cNvPr id="711525320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27510,57 +27510,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1630030852" name="Picture">
+                  <wp:docPr id="1436194250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1630030852" name="Picture"/>
+                          <pic:cNvPr id="1436194250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27613,57 +27613,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1800184633" name="Picture">
+                  <wp:docPr id="576442710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1800184633" name="Picture"/>
+                          <pic:cNvPr id="576442710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28942,57 +28942,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1340166314" name="Picture">
+                  <wp:docPr id="2118808581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1340166314" name="Picture"/>
+                          <pic:cNvPr id="2118808581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30583,57 +30583,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1943388993" name="Picture">
+                        <wp:docPr id="1958662797" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1943388993" name="Picture"/>
+                                <pic:cNvPr id="1958662797" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32437,57 +32437,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="275617" name="Picture">
+                  <wp:docPr id="2042660386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="275617" name="Picture"/>
+                          <pic:cNvPr id="2042660386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32526,57 +32526,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="62102055" name="Picture">
+                  <wp:docPr id="1927432820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="62102055" name="Picture"/>
+                          <pic:cNvPr id="1927432820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33170,57 +33170,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1323975857" name="Picture">
+                  <wp:docPr id="1765838250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1323975857" name="Picture"/>
+                          <pic:cNvPr id="1765838250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34168,57 +34168,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1613811366" name="Picture">
+                  <wp:docPr id="817077244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1613811366" name="Picture"/>
+                          <pic:cNvPr id="817077244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34271,57 +34271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="283998161" name="Picture">
+                  <wp:docPr id="1869539509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="283998161" name="Picture"/>
+                          <pic:cNvPr id="1869539509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35648,57 +35648,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1148670657" name="Picture">
+                  <wp:docPr id="124213540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1148670657" name="Picture"/>
+                          <pic:cNvPr id="124213540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36791,57 +36791,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="607796389" name="Picture">
+                        <wp:docPr id="2093475236" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="607796389" name="Picture"/>
+                                <pic:cNvPr id="2093475236" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38152,57 +38152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1512407993" name="Picture">
+                  <wp:docPr id="1096035681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1512407993" name="Picture"/>
+                          <pic:cNvPr id="1096035681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38241,57 +38241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="436800098" name="Picture">
+                  <wp:docPr id="2133797548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="436800098" name="Picture"/>
+                          <pic:cNvPr id="2133797548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38885,57 +38885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="139817590" name="Picture">
+                  <wp:docPr id="268465880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="139817590" name="Picture"/>
+                          <pic:cNvPr id="268465880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39883,57 +39883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2053471323" name="Picture">
+                  <wp:docPr id="1061324832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2053471323" name="Picture"/>
+                          <pic:cNvPr id="1061324832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39986,57 +39986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1961311847" name="Picture">
+                  <wp:docPr id="96587706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1961311847" name="Picture"/>
+                          <pic:cNvPr id="96587706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41363,57 +41363,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="861873808" name="Picture">
+                  <wp:docPr id="1819154431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="861873808" name="Picture"/>
+                          <pic:cNvPr id="1819154431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42506,57 +42506,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="111528384" name="Picture">
+                        <wp:docPr id="1934021342" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="111528384" name="Picture"/>
+                                <pic:cNvPr id="1934021342" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43777,57 +43777,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1238603622" name="Picture">
+                  <wp:docPr id="1318366081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1238603622" name="Picture"/>
+                          <pic:cNvPr id="1318366081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43857,57 +43857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1020818396" name="Picture">
+                  <wp:docPr id="468212314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1020818396" name="Picture"/>
+                          <pic:cNvPr id="468212314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44336,57 +44336,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2020920616" name="Picture">
+                  <wp:docPr id="615601613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2020920616" name="Picture"/>
+                          <pic:cNvPr id="615601613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45931,57 +45931,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1290663492" name="Picture">
+                  <wp:docPr id="919090433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1290663492" name="Picture"/>
+                          <pic:cNvPr id="919090433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46002,57 +46002,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="861153942" name="Picture">
+                  <wp:docPr id="1873515272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="861153942" name="Picture"/>
+                          <pic:cNvPr id="1873515272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46416,57 +46416,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1830267993" name="Picture">
+                  <wp:docPr id="1100655629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1830267993" name="Picture"/>
+                          <pic:cNvPr id="1100655629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>