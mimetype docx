--- v0 (2026-08-18)
+++ v1 (2026-10-19)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="386609928" name="Picture">
+                  <wp:docPr id="1744219149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="386609928" name="Picture"/>
+                          <pic:cNvPr id="1744219149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1250691683" name="Picture">
+                  <wp:docPr id="1232698965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1250691683" name="Picture"/>
+                          <pic:cNvPr id="1232698965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2005989055" name="Picture">
+                        <wp:docPr id="670926356" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2005989055" name="Picture"/>
+                                <pic:cNvPr id="670926356" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1498332698" name="Picture">
+                  <wp:docPr id="1348384585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1498332698" name="Picture"/>
+                          <pic:cNvPr id="1348384585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="552244809" name="Picture">
+                  <wp:docPr id="1296542341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="552244809" name="Picture"/>
+                          <pic:cNvPr id="1296542341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="459687375" name="Picture">
+                  <wp:docPr id="931332088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="459687375" name="Picture"/>
+                          <pic:cNvPr id="931332088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1350937122" name="Picture">
+                  <wp:docPr id="500620128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1350937122" name="Picture"/>
+                          <pic:cNvPr id="500620128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1410471593" name="Picture">
+                  <wp:docPr id="872280031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1410471593" name="Picture"/>
+                          <pic:cNvPr id="872280031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="314924508" name="Picture">
+                        <wp:docPr id="1977576861" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="314924508" name="Picture"/>
+                                <pic:cNvPr id="1977576861" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="684648892" name="Picture">
+                        <wp:docPr id="847553551" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="684648892" name="Picture"/>
+                                <pic:cNvPr id="847553551" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1499680727" name="Picture">
+                        <wp:docPr id="2012718173" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1499680727" name="Picture"/>
+                                <pic:cNvPr id="2012718173" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1994026119" name="Picture">
+                        <wp:docPr id="1429117795" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1994026119" name="Picture"/>
+                                <pic:cNvPr id="1429117795" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1208181930" name="Picture">
+                        <wp:docPr id="908855253" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1208181930" name="Picture"/>
+                                <pic:cNvPr id="908855253" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1054142310" name="Picture">
+                        <wp:docPr id="1502737662" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1054142310" name="Picture"/>
+                                <pic:cNvPr id="1502737662" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1304569406" name="Picture">
+                        <wp:docPr id="512233913" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1304569406" name="Picture"/>
+                                <pic:cNvPr id="512233913" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="705471502" name="Picture">
+                        <wp:docPr id="96035082" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="705471502" name="Picture"/>
+                                <pic:cNvPr id="96035082" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="4565518" name="Picture">
+                        <wp:docPr id="1406525531" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="4565518" name="Picture"/>
+                                <pic:cNvPr id="1406525531" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1691669001" name="Picture">
+                        <wp:docPr id="978459563" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1691669001" name="Picture"/>
+                                <pic:cNvPr id="978459563" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1117005530" name="Picture">
+                        <wp:docPr id="515001163" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1117005530" name="Picture"/>
+                                <pic:cNvPr id="515001163" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="286552434" name="Picture">
+                        <wp:docPr id="1552433815" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="286552434" name="Picture"/>
+                                <pic:cNvPr id="1552433815" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="624344655" name="Picture">
+                        <wp:docPr id="971919410" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="624344655" name="Picture"/>
+                                <pic:cNvPr id="971919410" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="688067993" name="Picture">
+                        <wp:docPr id="1336552365" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="688067993" name="Picture"/>
+                                <pic:cNvPr id="1336552365" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1330548541" name="Picture">
+                        <wp:docPr id="1827322303" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1330548541" name="Picture"/>
+                                <pic:cNvPr id="1827322303" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1876354053" name="Picture">
+                  <wp:docPr id="53713886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1876354053" name="Picture"/>
+                          <pic:cNvPr id="53713886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1436904332" name="Picture">
+                  <wp:docPr id="551890916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1436904332" name="Picture"/>
+                          <pic:cNvPr id="551890916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1209216685" name="Picture">
+                  <wp:docPr id="172246418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1209216685" name="Picture"/>
+                          <pic:cNvPr id="172246418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1602505192" name="Picture">
+                  <wp:docPr id="408081508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1602505192" name="Picture"/>
+                          <pic:cNvPr id="408081508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1905571045" name="Picture">
+                  <wp:docPr id="353948839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1905571045" name="Picture"/>
+                          <pic:cNvPr id="353948839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="793544332" name="Picture">
+                  <wp:docPr id="1148208141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="793544332" name="Picture"/>
+                          <pic:cNvPr id="1148208141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="930379489" name="Picture">
+                        <wp:docPr id="728862772" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="930379489" name="Picture"/>
+                                <pic:cNvPr id="728862772" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1625627640" name="Picture">
+                  <wp:docPr id="1590628242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1625627640" name="Picture"/>
+                          <pic:cNvPr id="1590628242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1905143173" name="Picture">
+                  <wp:docPr id="259175081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1905143173" name="Picture"/>
+                          <pic:cNvPr id="259175081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1708756523" name="Picture">
+                  <wp:docPr id="673542979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1708756523" name="Picture"/>
+                          <pic:cNvPr id="673542979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="672431212" name="Picture">
+                  <wp:docPr id="483439589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="672431212" name="Picture"/>
+                          <pic:cNvPr id="483439589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="837843827" name="Picture">
+                  <wp:docPr id="1155426039" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="837843827" name="Picture"/>
+                          <pic:cNvPr id="1155426039" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1844295537" name="Picture">
+                  <wp:docPr id="1817254245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1844295537" name="Picture"/>
+                          <pic:cNvPr id="1817254245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="770378404" name="Picture">
+                        <wp:docPr id="837430115" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="770378404" name="Picture"/>
+                                <pic:cNvPr id="837430115" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="526594367" name="Picture">
+                  <wp:docPr id="2101306608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="526594367" name="Picture"/>
+                          <pic:cNvPr id="2101306608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="750346575" name="Picture">
+                  <wp:docPr id="2073595549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="750346575" name="Picture"/>
+                          <pic:cNvPr id="2073595549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="335351313" name="Picture">
+                  <wp:docPr id="596447119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="335351313" name="Picture"/>
+                          <pic:cNvPr id="596447119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="212202908" name="Picture">
+                  <wp:docPr id="2067639669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="212202908" name="Picture"/>
+                          <pic:cNvPr id="2067639669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1231579530" name="Picture">
+                  <wp:docPr id="1783814870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1231579530" name="Picture"/>
+                          <pic:cNvPr id="1783814870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1537765978" name="Picture">
+                  <wp:docPr id="2034322859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1537765978" name="Picture"/>
+                          <pic:cNvPr id="2034322859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31174,57 +31174,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="91241515" name="Picture">
+                  <wp:docPr id="622888365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="91241515" name="Picture"/>
+                          <pic:cNvPr id="622888365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31263,57 +31263,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="491959421" name="Picture">
+                  <wp:docPr id="1451206839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="491959421" name="Picture"/>
+                          <pic:cNvPr id="1451206839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31907,57 +31907,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2140307919" name="Picture">
+                  <wp:docPr id="510639635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2140307919" name="Picture"/>
+                          <pic:cNvPr id="510639635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32905,57 +32905,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="70374619" name="Picture">
+                  <wp:docPr id="62787544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="70374619" name="Picture"/>
+                          <pic:cNvPr id="62787544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33008,57 +33008,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="755078265" name="Picture">
+                  <wp:docPr id="2109600233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="755078265" name="Picture"/>
+                          <pic:cNvPr id="2109600233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34385,57 +34385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="132331271" name="Picture">
+                  <wp:docPr id="1031022892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="132331271" name="Picture"/>
+                          <pic:cNvPr id="1031022892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35528,57 +35528,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="904721553" name="Picture">
+                        <wp:docPr id="2123775392" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="904721553" name="Picture"/>
+                                <pic:cNvPr id="2123775392" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36889,57 +36889,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="724153892" name="Picture">
+                  <wp:docPr id="1656178199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="724153892" name="Picture"/>
+                          <pic:cNvPr id="1656178199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36978,57 +36978,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="187118774" name="Picture">
+                  <wp:docPr id="1749521846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="187118774" name="Picture"/>
+                          <pic:cNvPr id="1749521846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37622,57 +37622,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="891903615" name="Picture">
+                  <wp:docPr id="1914311211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="891903615" name="Picture"/>
+                          <pic:cNvPr id="1914311211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38620,57 +38620,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="813047206" name="Picture">
+                  <wp:docPr id="1548761511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="813047206" name="Picture"/>
+                          <pic:cNvPr id="1548761511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38723,57 +38723,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="235332189" name="Picture">
+                  <wp:docPr id="1545050096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="235332189" name="Picture"/>
+                          <pic:cNvPr id="1545050096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40100,57 +40100,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1719402273" name="Picture">
+                  <wp:docPr id="576418641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1719402273" name="Picture"/>
+                          <pic:cNvPr id="576418641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41243,57 +41243,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="201040207" name="Picture">
+                        <wp:docPr id="1308335485" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="201040207" name="Picture"/>
+                                <pic:cNvPr id="1308335485" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42514,57 +42514,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="297130748" name="Picture">
+                  <wp:docPr id="1583429125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="297130748" name="Picture"/>
+                          <pic:cNvPr id="1583429125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42594,57 +42594,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1350471871" name="Picture">
+                  <wp:docPr id="194100293" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1350471871" name="Picture"/>
+                          <pic:cNvPr id="194100293" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43073,57 +43073,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="541026785" name="Picture">
+                  <wp:docPr id="204041898" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="541026785" name="Picture"/>
+                          <pic:cNvPr id="204041898" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44998,57 +44998,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="854469915" name="Picture">
+                  <wp:docPr id="138108517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="854469915" name="Picture"/>
+                          <pic:cNvPr id="138108517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45078,57 +45078,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2067274605" name="Picture">
+                  <wp:docPr id="813278047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2067274605" name="Picture"/>
+                          <pic:cNvPr id="813278047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45557,57 +45557,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1657941787" name="Picture">
+                  <wp:docPr id="1988271278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1657941787" name="Picture"/>
+                          <pic:cNvPr id="1988271278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47705,57 +47705,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="605826885" name="Picture">
+                  <wp:docPr id="85103562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="605826885" name="Picture"/>
+                          <pic:cNvPr id="85103562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47776,57 +47776,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="524598232" name="Picture">
+                  <wp:docPr id="2014096236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="524598232" name="Picture"/>
+                          <pic:cNvPr id="2014096236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48190,57 +48190,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1813902812" name="Picture">
+                  <wp:docPr id="436809519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1813902812" name="Picture"/>
+                          <pic:cNvPr id="436809519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>