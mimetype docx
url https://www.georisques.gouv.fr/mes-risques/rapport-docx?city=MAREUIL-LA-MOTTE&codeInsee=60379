--- v1 (2026-10-19)
+++ v2 (2026-10-19)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1744219149" name="Picture">
+                  <wp:docPr id="1716203687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1744219149" name="Picture"/>
+                          <pic:cNvPr id="1716203687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1232698965" name="Picture">
+                  <wp:docPr id="465287776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1232698965" name="Picture"/>
+                          <pic:cNvPr id="465287776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="670926356" name="Picture">
+                        <wp:docPr id="2041064405" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="670926356" name="Picture"/>
+                                <pic:cNvPr id="2041064405" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1348384585" name="Picture">
+                  <wp:docPr id="277557695" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1348384585" name="Picture"/>
+                          <pic:cNvPr id="277557695" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1296542341" name="Picture">
+                  <wp:docPr id="1436902831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1296542341" name="Picture"/>
+                          <pic:cNvPr id="1436902831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="931332088" name="Picture">
+                  <wp:docPr id="1405705928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="931332088" name="Picture"/>
+                          <pic:cNvPr id="1405705928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="500620128" name="Picture">
+                  <wp:docPr id="928113467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="500620128" name="Picture"/>
+                          <pic:cNvPr id="928113467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="872280031" name="Picture">
+                  <wp:docPr id="1133961189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="872280031" name="Picture"/>
+                          <pic:cNvPr id="1133961189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1977576861" name="Picture">
+                        <wp:docPr id="783457707" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1977576861" name="Picture"/>
+                                <pic:cNvPr id="783457707" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="847553551" name="Picture">
+                        <wp:docPr id="1788457681" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="847553551" name="Picture"/>
+                                <pic:cNvPr id="1788457681" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2012718173" name="Picture">
+                        <wp:docPr id="1933834809" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2012718173" name="Picture"/>
+                                <pic:cNvPr id="1933834809" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1429117795" name="Picture">
+                        <wp:docPr id="244743591" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1429117795" name="Picture"/>
+                                <pic:cNvPr id="244743591" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="908855253" name="Picture">
+                        <wp:docPr id="1204744747" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="908855253" name="Picture"/>
+                                <pic:cNvPr id="1204744747" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1502737662" name="Picture">
+                        <wp:docPr id="391526552" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1502737662" name="Picture"/>
+                                <pic:cNvPr id="391526552" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="512233913" name="Picture">
+                        <wp:docPr id="2055935954" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="512233913" name="Picture"/>
+                                <pic:cNvPr id="2055935954" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="96035082" name="Picture">
+                        <wp:docPr id="1341474596" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="96035082" name="Picture"/>
+                                <pic:cNvPr id="1341474596" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1406525531" name="Picture">
+                        <wp:docPr id="2013860943" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1406525531" name="Picture"/>
+                                <pic:cNvPr id="2013860943" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="978459563" name="Picture">
+                        <wp:docPr id="1150238208" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="978459563" name="Picture"/>
+                                <pic:cNvPr id="1150238208" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="515001163" name="Picture">
+                        <wp:docPr id="1862265443" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="515001163" name="Picture"/>
+                                <pic:cNvPr id="1862265443" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1552433815" name="Picture">
+                        <wp:docPr id="141359218" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1552433815" name="Picture"/>
+                                <pic:cNvPr id="141359218" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="971919410" name="Picture">
+                        <wp:docPr id="428781006" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="971919410" name="Picture"/>
+                                <pic:cNvPr id="428781006" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1336552365" name="Picture">
+                        <wp:docPr id="1973084216" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1336552365" name="Picture"/>
+                                <pic:cNvPr id="1973084216" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1827322303" name="Picture">
+                        <wp:docPr id="1477616111" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1827322303" name="Picture"/>
+                                <pic:cNvPr id="1477616111" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="53713886" name="Picture">
+                  <wp:docPr id="2066424348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="53713886" name="Picture"/>
+                          <pic:cNvPr id="2066424348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="551890916" name="Picture">
+                  <wp:docPr id="1246163040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="551890916" name="Picture"/>
+                          <pic:cNvPr id="1246163040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="172246418" name="Picture">
+                  <wp:docPr id="150977870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="172246418" name="Picture"/>
+                          <pic:cNvPr id="150977870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="408081508" name="Picture">
+                  <wp:docPr id="27093229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="408081508" name="Picture"/>
+                          <pic:cNvPr id="27093229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="353948839" name="Picture">
+                  <wp:docPr id="2014720510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="353948839" name="Picture"/>
+                          <pic:cNvPr id="2014720510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1148208141" name="Picture">
+                  <wp:docPr id="1784170558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1148208141" name="Picture"/>
+                          <pic:cNvPr id="1784170558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="728862772" name="Picture">
+                        <wp:docPr id="1902803768" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="728862772" name="Picture"/>
+                                <pic:cNvPr id="1902803768" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1590628242" name="Picture">
+                  <wp:docPr id="1410438794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1590628242" name="Picture"/>
+                          <pic:cNvPr id="1410438794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="259175081" name="Picture">
+                  <wp:docPr id="1816824657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="259175081" name="Picture"/>
+                          <pic:cNvPr id="1816824657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="673542979" name="Picture">
+                  <wp:docPr id="1314623067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="673542979" name="Picture"/>
+                          <pic:cNvPr id="1314623067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="483439589" name="Picture">
+                  <wp:docPr id="1518539748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="483439589" name="Picture"/>
+                          <pic:cNvPr id="1518539748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1155426039" name="Picture">
+                  <wp:docPr id="1975850458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1155426039" name="Picture"/>
+                          <pic:cNvPr id="1975850458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1817254245" name="Picture">
+                  <wp:docPr id="61087570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1817254245" name="Picture"/>
+                          <pic:cNvPr id="61087570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="837430115" name="Picture">
+                        <wp:docPr id="177057601" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="837430115" name="Picture"/>
+                                <pic:cNvPr id="177057601" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2101306608" name="Picture">
+                  <wp:docPr id="1108105698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2101306608" name="Picture"/>
+                          <pic:cNvPr id="1108105698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2073595549" name="Picture">
+                  <wp:docPr id="1833393377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2073595549" name="Picture"/>
+                          <pic:cNvPr id="1833393377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="596447119" name="Picture">
+                  <wp:docPr id="1278138789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="596447119" name="Picture"/>
+                          <pic:cNvPr id="1278138789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2067639669" name="Picture">
+                  <wp:docPr id="515458533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2067639669" name="Picture"/>
+                          <pic:cNvPr id="515458533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1783814870" name="Picture">
+                  <wp:docPr id="1684270264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1783814870" name="Picture"/>
+                          <pic:cNvPr id="1684270264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2034322859" name="Picture">
+                  <wp:docPr id="659183969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2034322859" name="Picture"/>
+                          <pic:cNvPr id="659183969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31174,57 +31174,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="622888365" name="Picture">
+                  <wp:docPr id="784559235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="622888365" name="Picture"/>
+                          <pic:cNvPr id="784559235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31263,57 +31263,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1451206839" name="Picture">
+                  <wp:docPr id="1538763115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1451206839" name="Picture"/>
+                          <pic:cNvPr id="1538763115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31907,57 +31907,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="510639635" name="Picture">
+                  <wp:docPr id="1021291142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="510639635" name="Picture"/>
+                          <pic:cNvPr id="1021291142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32905,57 +32905,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="62787544" name="Picture">
+                  <wp:docPr id="1591172849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="62787544" name="Picture"/>
+                          <pic:cNvPr id="1591172849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33008,57 +33008,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2109600233" name="Picture">
+                  <wp:docPr id="1734696505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2109600233" name="Picture"/>
+                          <pic:cNvPr id="1734696505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34385,57 +34385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1031022892" name="Picture">
+                  <wp:docPr id="572811477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1031022892" name="Picture"/>
+                          <pic:cNvPr id="572811477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35528,57 +35528,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2123775392" name="Picture">
+                        <wp:docPr id="835973619" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2123775392" name="Picture"/>
+                                <pic:cNvPr id="835973619" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36889,57 +36889,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1656178199" name="Picture">
+                  <wp:docPr id="808469980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1656178199" name="Picture"/>
+                          <pic:cNvPr id="808469980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36978,57 +36978,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1749521846" name="Picture">
+                  <wp:docPr id="876134762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1749521846" name="Picture"/>
+                          <pic:cNvPr id="876134762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37622,57 +37622,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1914311211" name="Picture">
+                  <wp:docPr id="2072662787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1914311211" name="Picture"/>
+                          <pic:cNvPr id="2072662787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38620,57 +38620,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1548761511" name="Picture">
+                  <wp:docPr id="705639569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1548761511" name="Picture"/>
+                          <pic:cNvPr id="705639569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38723,57 +38723,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1545050096" name="Picture">
+                  <wp:docPr id="416052468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1545050096" name="Picture"/>
+                          <pic:cNvPr id="416052468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40100,57 +40100,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="576418641" name="Picture">
+                  <wp:docPr id="544978204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="576418641" name="Picture"/>
+                          <pic:cNvPr id="544978204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41243,57 +41243,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1308335485" name="Picture">
+                        <wp:docPr id="1013059928" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1308335485" name="Picture"/>
+                                <pic:cNvPr id="1013059928" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42514,57 +42514,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1583429125" name="Picture">
+                  <wp:docPr id="355380889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1583429125" name="Picture"/>
+                          <pic:cNvPr id="355380889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42594,57 +42594,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="194100293" name="Picture">
+                  <wp:docPr id="438645187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="194100293" name="Picture"/>
+                          <pic:cNvPr id="438645187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43073,57 +43073,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="204041898" name="Picture">
+                  <wp:docPr id="540958187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="204041898" name="Picture"/>
+                          <pic:cNvPr id="540958187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44998,57 +44998,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="138108517" name="Picture">
+                  <wp:docPr id="199186869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="138108517" name="Picture"/>
+                          <pic:cNvPr id="199186869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45078,57 +45078,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="813278047" name="Picture">
+                  <wp:docPr id="1276702785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="813278047" name="Picture"/>
+                          <pic:cNvPr id="1276702785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45557,57 +45557,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1988271278" name="Picture">
+                  <wp:docPr id="338139209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1988271278" name="Picture"/>
+                          <pic:cNvPr id="338139209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47705,57 +47705,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="85103562" name="Picture">
+                  <wp:docPr id="732688924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="85103562" name="Picture"/>
+                          <pic:cNvPr id="732688924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47776,57 +47776,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2014096236" name="Picture">
+                  <wp:docPr id="540706256" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2014096236" name="Picture"/>
+                          <pic:cNvPr id="540706256" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48190,57 +48190,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="436809519" name="Picture">
+                  <wp:docPr id="142058574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="436809519" name="Picture"/>
+                          <pic:cNvPr id="142058574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>