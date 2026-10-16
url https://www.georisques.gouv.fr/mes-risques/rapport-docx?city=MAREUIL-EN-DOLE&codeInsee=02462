--- v0 (2026-08-18)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2094926077" name="Picture">
+                  <wp:docPr id="21997330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2094926077" name="Picture"/>
+                          <pic:cNvPr id="21997330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="824666257" name="Picture">
+                  <wp:docPr id="1697008057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="824666257" name="Picture"/>
+                          <pic:cNvPr id="1697008057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="289889118" name="Picture">
+                        <wp:docPr id="376595414" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="289889118" name="Picture"/>
+                                <pic:cNvPr id="376595414" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="799398898" name="Picture">
+                  <wp:docPr id="1709775516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="799398898" name="Picture"/>
+                          <pic:cNvPr id="1709775516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1434419067" name="Picture">
+                  <wp:docPr id="1484709182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1434419067" name="Picture"/>
+                          <pic:cNvPr id="1484709182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1323231500" name="Picture">
+                  <wp:docPr id="106527780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1323231500" name="Picture"/>
+                          <pic:cNvPr id="106527780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1262719002" name="Picture">
+                  <wp:docPr id="1995877362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1262719002" name="Picture"/>
+                          <pic:cNvPr id="1995877362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="52678327" name="Picture">
+                  <wp:docPr id="798261654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="52678327" name="Picture"/>
+                          <pic:cNvPr id="798261654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="670333420" name="Picture">
+                        <wp:docPr id="176552351" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="670333420" name="Picture"/>
+                                <pic:cNvPr id="176552351" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="156334266" name="Picture">
+                        <wp:docPr id="1141015252" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="156334266" name="Picture"/>
+                                <pic:cNvPr id="1141015252" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1922223807" name="Picture">
+                        <wp:docPr id="1928155974" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1922223807" name="Picture"/>
+                                <pic:cNvPr id="1928155974" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="46681023" name="Picture">
+                        <wp:docPr id="232086060" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="46681023" name="Picture"/>
+                                <pic:cNvPr id="232086060" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1340633719" name="Picture">
+                        <wp:docPr id="2110642955" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1340633719" name="Picture"/>
+                                <pic:cNvPr id="2110642955" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2141248539" name="Picture">
+                        <wp:docPr id="1213855922" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2141248539" name="Picture"/>
+                                <pic:cNvPr id="1213855922" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1577266213" name="Picture">
+                        <wp:docPr id="407201913" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1577266213" name="Picture"/>
+                                <pic:cNvPr id="407201913" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1667133648" name="Picture">
+                        <wp:docPr id="84053876" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1667133648" name="Picture"/>
+                                <pic:cNvPr id="84053876" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="29952204" name="Picture">
+                        <wp:docPr id="582226291" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="29952204" name="Picture"/>
+                                <pic:cNvPr id="582226291" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1774078507" name="Picture">
+                        <wp:docPr id="531443096" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1774078507" name="Picture"/>
+                                <pic:cNvPr id="531443096" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1131621436" name="Picture">
+                        <wp:docPr id="321893138" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1131621436" name="Picture"/>
+                                <pic:cNvPr id="321893138" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="941792001" name="Picture">
+                        <wp:docPr id="55786699" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="941792001" name="Picture"/>
+                                <pic:cNvPr id="55786699" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1197585982" name="Picture">
+                        <wp:docPr id="527825398" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1197585982" name="Picture"/>
+                                <pic:cNvPr id="527825398" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1604587271" name="Picture">
+                        <wp:docPr id="723844231" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1604587271" name="Picture"/>
+                                <pic:cNvPr id="723844231" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1299760155" name="Picture">
+                        <wp:docPr id="274970667" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1299760155" name="Picture"/>
+                                <pic:cNvPr id="274970667" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1917631592" name="Picture">
+                  <wp:docPr id="118937311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1917631592" name="Picture"/>
+                          <pic:cNvPr id="118937311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2111431502" name="Picture">
+                  <wp:docPr id="1755672652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2111431502" name="Picture"/>
+                          <pic:cNvPr id="1755672652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1446889146" name="Picture">
+                  <wp:docPr id="816302393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1446889146" name="Picture"/>
+                          <pic:cNvPr id="816302393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1674426983" name="Picture">
+                  <wp:docPr id="1771003657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1674426983" name="Picture"/>
+                          <pic:cNvPr id="1771003657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="667933193" name="Picture">
+                  <wp:docPr id="321793592" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="667933193" name="Picture"/>
+                          <pic:cNvPr id="321793592" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2066758428" name="Picture">
+                  <wp:docPr id="1655548993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2066758428" name="Picture"/>
+                          <pic:cNvPr id="1655548993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1828811225" name="Picture">
+                        <wp:docPr id="37587475" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1828811225" name="Picture"/>
+                                <pic:cNvPr id="37587475" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="105378781" name="Picture">
+                  <wp:docPr id="245808361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="105378781" name="Picture"/>
+                          <pic:cNvPr id="245808361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="209839965" name="Picture">
+                  <wp:docPr id="1864639920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="209839965" name="Picture"/>
+                          <pic:cNvPr id="1864639920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1793638573" name="Picture">
+                  <wp:docPr id="19355477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1793638573" name="Picture"/>
+                          <pic:cNvPr id="19355477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1615337156" name="Picture">
+                  <wp:docPr id="251865894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1615337156" name="Picture"/>
+                          <pic:cNvPr id="251865894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="556502396" name="Picture">
+                  <wp:docPr id="157358012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="556502396" name="Picture"/>
+                          <pic:cNvPr id="157358012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1167297464" name="Picture">
+                  <wp:docPr id="2146258508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1167297464" name="Picture"/>
+                          <pic:cNvPr id="2146258508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1577392157" name="Picture">
+                        <wp:docPr id="2119327707" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1577392157" name="Picture"/>
+                                <pic:cNvPr id="2119327707" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1593000083" name="Picture">
+                  <wp:docPr id="1251759547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1593000083" name="Picture"/>
+                          <pic:cNvPr id="1251759547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="315263460" name="Picture">
+                  <wp:docPr id="74240779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="315263460" name="Picture"/>
+                          <pic:cNvPr id="74240779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="824631841" name="Picture">
+                  <wp:docPr id="654363449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="824631841" name="Picture"/>
+                          <pic:cNvPr id="654363449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="233750129" name="Picture">
+                  <wp:docPr id="1076228485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="233750129" name="Picture"/>
+                          <pic:cNvPr id="1076228485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1444013127" name="Picture">
+                  <wp:docPr id="956264495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1444013127" name="Picture"/>
+                          <pic:cNvPr id="956264495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="560961806" name="Picture">
+                  <wp:docPr id="1399626894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="560961806" name="Picture"/>
+                          <pic:cNvPr id="1399626894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="396921827" name="Picture">
+                  <wp:docPr id="784505239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="396921827" name="Picture"/>
+                          <pic:cNvPr id="784505239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1246943217" name="Picture">
+                  <wp:docPr id="436070445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1246943217" name="Picture"/>
+                          <pic:cNvPr id="436070445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="428960945" name="Picture">
+                  <wp:docPr id="104164358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="428960945" name="Picture"/>
+                          <pic:cNvPr id="104164358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2088590244" name="Picture">
+                  <wp:docPr id="67632473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2088590244" name="Picture"/>
+                          <pic:cNvPr id="67632473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="433149384" name="Picture">
+                  <wp:docPr id="2062266191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="433149384" name="Picture"/>
+                          <pic:cNvPr id="2062266191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="57090507" name="Picture">
+                  <wp:docPr id="446411922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="57090507" name="Picture"/>
+                          <pic:cNvPr id="446411922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="383781931" name="Picture">
+                        <wp:docPr id="359157415" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="383781931" name="Picture"/>
+                                <pic:cNvPr id="359157415" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="741543493" name="Picture">
+                  <wp:docPr id="1385187260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="741543493" name="Picture"/>
+                          <pic:cNvPr id="1385187260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1713983538" name="Picture">
+                  <wp:docPr id="6640526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1713983538" name="Picture"/>
+                          <pic:cNvPr id="6640526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1947780478" name="Picture">
+                  <wp:docPr id="1606675160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1947780478" name="Picture"/>
+                          <pic:cNvPr id="1606675160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1377755674" name="Picture">
+                  <wp:docPr id="1994931027" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1377755674" name="Picture"/>
+                          <pic:cNvPr id="1994931027" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1841281896" name="Picture">
+                  <wp:docPr id="1742391046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1841281896" name="Picture"/>
+                          <pic:cNvPr id="1742391046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="120296358" name="Picture">
+                  <wp:docPr id="1974965584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="120296358" name="Picture"/>
+                          <pic:cNvPr id="1974965584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1332997882" name="Picture">
+                        <wp:docPr id="869132988" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1332997882" name="Picture"/>
+                                <pic:cNvPr id="869132988" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="232606472" name="Picture">
+                  <wp:docPr id="1686697082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="232606472" name="Picture"/>
+                          <pic:cNvPr id="1686697082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1884118415" name="Picture">
+                  <wp:docPr id="261709622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1884118415" name="Picture"/>
+                          <pic:cNvPr id="261709622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2091743147" name="Picture">
+                  <wp:docPr id="475593889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2091743147" name="Picture"/>
+                          <pic:cNvPr id="475593889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44421,57 +44421,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="532287043" name="Picture">
+                  <wp:docPr id="1535153778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="532287043" name="Picture"/>
+                          <pic:cNvPr id="1535153778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44492,57 +44492,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="83990814" name="Picture">
+                  <wp:docPr id="514130651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="83990814" name="Picture"/>
+                          <pic:cNvPr id="514130651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44906,57 +44906,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="302429754" name="Picture">
+                  <wp:docPr id="1170430042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="302429754" name="Picture"/>
+                          <pic:cNvPr id="1170430042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>