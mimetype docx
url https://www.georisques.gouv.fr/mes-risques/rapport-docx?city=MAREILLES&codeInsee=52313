--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1970853557" name="Picture">
+                  <wp:docPr id="1383532327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1970853557" name="Picture"/>
+                          <pic:cNvPr id="1383532327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2146699494" name="Picture">
+                  <wp:docPr id="2122331094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2146699494" name="Picture"/>
+                          <pic:cNvPr id="2122331094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="289658620" name="Picture">
+                        <wp:docPr id="766953331" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="289658620" name="Picture"/>
+                                <pic:cNvPr id="766953331" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1688305003" name="Picture">
+                  <wp:docPr id="1485587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1688305003" name="Picture"/>
+                          <pic:cNvPr id="1485587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="202677646" name="Picture">
+                  <wp:docPr id="714430539" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="202677646" name="Picture"/>
+                          <pic:cNvPr id="714430539" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1982141553" name="Picture">
+                  <wp:docPr id="584645641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1982141553" name="Picture"/>
+                          <pic:cNvPr id="584645641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1214734933" name="Picture">
+                  <wp:docPr id="477855270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1214734933" name="Picture"/>
+                          <pic:cNvPr id="477855270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="901593084" name="Picture">
+                  <wp:docPr id="540718474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="901593084" name="Picture"/>
+                          <pic:cNvPr id="540718474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="145638300" name="Picture">
+                        <wp:docPr id="927552656" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="145638300" name="Picture"/>
+                                <pic:cNvPr id="927552656" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="498996006" name="Picture">
+                        <wp:docPr id="1753588352" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="498996006" name="Picture"/>
+                                <pic:cNvPr id="1753588352" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1163900373" name="Picture">
+                        <wp:docPr id="1914366632" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1163900373" name="Picture"/>
+                                <pic:cNvPr id="1914366632" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="696742117" name="Picture">
+                        <wp:docPr id="974011290" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="696742117" name="Picture"/>
+                                <pic:cNvPr id="974011290" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="640367644" name="Picture">
+                        <wp:docPr id="1989122095" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="640367644" name="Picture"/>
+                                <pic:cNvPr id="1989122095" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1758981086" name="Picture">
+                        <wp:docPr id="2005454891" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1758981086" name="Picture"/>
+                                <pic:cNvPr id="2005454891" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1777449790" name="Picture">
+                        <wp:docPr id="1494773151" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1777449790" name="Picture"/>
+                                <pic:cNvPr id="1494773151" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1862045353" name="Picture">
+                        <wp:docPr id="1976056718" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1862045353" name="Picture"/>
+                                <pic:cNvPr id="1976056718" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="464182999" name="Picture">
+                        <wp:docPr id="1639187531" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="464182999" name="Picture"/>
+                                <pic:cNvPr id="1639187531" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10237,57 +10237,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1096601075" name="Picture">
+                  <wp:docPr id="1978401852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1096601075" name="Picture"/>
+                          <pic:cNvPr id="1978401852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -10326,57 +10326,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="50012407" name="Picture">
+                  <wp:docPr id="1634779686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="50012407" name="Picture"/>
+                          <pic:cNvPr id="1634779686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -10970,57 +10970,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="936797458" name="Picture">
+                  <wp:docPr id="585525511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="936797458" name="Picture"/>
+                          <pic:cNvPr id="585525511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12198,57 +12198,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1373448316" name="Picture">
+                  <wp:docPr id="142532987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1373448316" name="Picture"/>
+                          <pic:cNvPr id="142532987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12301,57 +12301,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="761568250" name="Picture">
+                  <wp:docPr id="1148708581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="761568250" name="Picture"/>
+                          <pic:cNvPr id="1148708581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13680,57 +13680,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1741214345" name="Picture">
+                  <wp:docPr id="953147962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1741214345" name="Picture"/>
+                          <pic:cNvPr id="953147962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14805,57 +14805,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1450532156" name="Picture">
+                        <wp:docPr id="395153732" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1450532156" name="Picture"/>
+                                <pic:cNvPr id="395153732" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -16158,57 +16158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="431302840" name="Picture">
+                  <wp:docPr id="522868727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="431302840" name="Picture"/>
+                          <pic:cNvPr id="522868727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16247,57 +16247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1369518723" name="Picture">
+                  <wp:docPr id="731552070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1369518723" name="Picture"/>
+                          <pic:cNvPr id="731552070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16891,57 +16891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="767625526" name="Picture">
+                  <wp:docPr id="1348872896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="767625526" name="Picture"/>
+                          <pic:cNvPr id="1348872896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17889,57 +17889,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1721799617" name="Picture">
+                  <wp:docPr id="1138593556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1721799617" name="Picture"/>
+                          <pic:cNvPr id="1138593556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17992,57 +17992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1756554157" name="Picture">
+                  <wp:docPr id="514793709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1756554157" name="Picture"/>
+                          <pic:cNvPr id="514793709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19373,57 +19373,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1013257701" name="Picture">
+                  <wp:docPr id="1881013991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1013257701" name="Picture"/>
+                          <pic:cNvPr id="1881013991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20516,57 +20516,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1538667783" name="Picture">
+                        <wp:docPr id="1953128469" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1538667783" name="Picture"/>
+                                <pic:cNvPr id="1953128469" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -21905,57 +21905,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1332267433" name="Picture">
+                  <wp:docPr id="1797210809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1332267433" name="Picture"/>
+                          <pic:cNvPr id="1797210809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21994,57 +21994,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1826738743" name="Picture">
+                  <wp:docPr id="1654148496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1826738743" name="Picture"/>
+                          <pic:cNvPr id="1654148496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22638,57 +22638,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2130894286" name="Picture">
+                  <wp:docPr id="1171125772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2130894286" name="Picture"/>
+                          <pic:cNvPr id="1171125772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23636,57 +23636,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="881929442" name="Picture">
+                  <wp:docPr id="429618817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="881929442" name="Picture"/>
+                          <pic:cNvPr id="429618817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23739,57 +23739,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="948589473" name="Picture">
+                  <wp:docPr id="559993520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="948589473" name="Picture"/>
+                          <pic:cNvPr id="559993520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25116,57 +25116,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="261868138" name="Picture">
+                  <wp:docPr id="517044787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="261868138" name="Picture"/>
+                          <pic:cNvPr id="517044787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26259,57 +26259,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="615090777" name="Picture">
+                        <wp:docPr id="1574004556" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="615090777" name="Picture"/>
+                                <pic:cNvPr id="1574004556" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27480,57 +27480,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1974524988" name="Picture">
+                  <wp:docPr id="1220840999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1974524988" name="Picture"/>
+                          <pic:cNvPr id="1220840999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27551,57 +27551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="607912054" name="Picture">
+                  <wp:docPr id="1863377570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="607912054" name="Picture"/>
+                          <pic:cNvPr id="1863377570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27965,57 +27965,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="584961025" name="Picture">
+                  <wp:docPr id="239967199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="584961025" name="Picture"/>
+                          <pic:cNvPr id="239967199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>