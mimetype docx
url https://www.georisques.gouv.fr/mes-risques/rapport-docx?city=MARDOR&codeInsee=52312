--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="951786947" name="Picture">
+                  <wp:docPr id="1773926088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="951786947" name="Picture"/>
+                          <pic:cNvPr id="1773926088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1660998805" name="Picture">
+                  <wp:docPr id="2097450865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1660998805" name="Picture"/>
+                          <pic:cNvPr id="2097450865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="922287842" name="Picture">
+                        <wp:docPr id="1620569932" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="922287842" name="Picture"/>
+                                <pic:cNvPr id="1620569932" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1771946311" name="Picture">
+                  <wp:docPr id="452746150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1771946311" name="Picture"/>
+                          <pic:cNvPr id="452746150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1140897803" name="Picture">
+                  <wp:docPr id="1777791403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1140897803" name="Picture"/>
+                          <pic:cNvPr id="1777791403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="15147463" name="Picture">
+                  <wp:docPr id="989069980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="15147463" name="Picture"/>
+                          <pic:cNvPr id="989069980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="625110049" name="Picture">
+                  <wp:docPr id="1015010885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="625110049" name="Picture"/>
+                          <pic:cNvPr id="1015010885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2048331550" name="Picture">
+                  <wp:docPr id="701974087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2048331550" name="Picture"/>
+                          <pic:cNvPr id="701974087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="581997164" name="Picture">
+                        <wp:docPr id="47141514" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="581997164" name="Picture"/>
+                                <pic:cNvPr id="47141514" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1574960655" name="Picture">
+                        <wp:docPr id="1825746643" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1574960655" name="Picture"/>
+                                <pic:cNvPr id="1825746643" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="672310785" name="Picture">
+                        <wp:docPr id="723917550" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="672310785" name="Picture"/>
+                                <pic:cNvPr id="723917550" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="856702216" name="Picture">
+                        <wp:docPr id="2140446716" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="856702216" name="Picture"/>
+                                <pic:cNvPr id="2140446716" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="747437817" name="Picture">
+                        <wp:docPr id="432333338" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="747437817" name="Picture"/>
+                                <pic:cNvPr id="432333338" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="549540332" name="Picture">
+                        <wp:docPr id="1063248115" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="549540332" name="Picture"/>
+                                <pic:cNvPr id="1063248115" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="163421751" name="Picture">
+                        <wp:docPr id="581709329" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="163421751" name="Picture"/>
+                                <pic:cNvPr id="581709329" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1473846727" name="Picture">
+                        <wp:docPr id="1714386147" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1473846727" name="Picture"/>
+                                <pic:cNvPr id="1714386147" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1316746207" name="Picture">
+                        <wp:docPr id="631904683" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1316746207" name="Picture"/>
+                                <pic:cNvPr id="631904683" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="656038085" name="Picture">
+                        <wp:docPr id="2063409526" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="656038085" name="Picture"/>
+                                <pic:cNvPr id="2063409526" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1124316605" name="Picture">
+                        <wp:docPr id="663650400" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1124316605" name="Picture"/>
+                                <pic:cNvPr id="663650400" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="725599002" name="Picture">
+                        <wp:docPr id="1394653803" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="725599002" name="Picture"/>
+                                <pic:cNvPr id="1394653803" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1619566133" name="Picture">
+                        <wp:docPr id="47766301" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1619566133" name="Picture"/>
+                                <pic:cNvPr id="47766301" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1813019342" name="Picture">
+                        <wp:docPr id="1724753322" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1813019342" name="Picture"/>
+                                <pic:cNvPr id="1724753322" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="957664373" name="Picture">
+                        <wp:docPr id="1968175836" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="957664373" name="Picture"/>
+                                <pic:cNvPr id="1968175836" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1123919953" name="Picture">
+                  <wp:docPr id="1124844943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1123919953" name="Picture"/>
+                          <pic:cNvPr id="1124844943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1891869635" name="Picture">
+                  <wp:docPr id="577776591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1891869635" name="Picture"/>
+                          <pic:cNvPr id="577776591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2055259493" name="Picture">
+                  <wp:docPr id="435789653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2055259493" name="Picture"/>
+                          <pic:cNvPr id="435789653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2080295155" name="Picture">
+                  <wp:docPr id="765655347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2080295155" name="Picture"/>
+                          <pic:cNvPr id="765655347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1255727110" name="Picture">
+                  <wp:docPr id="271859262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1255727110" name="Picture"/>
+                          <pic:cNvPr id="271859262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1136698091" name="Picture">
+                  <wp:docPr id="1442205119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1136698091" name="Picture"/>
+                          <pic:cNvPr id="1442205119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="570847800" name="Picture">
+                        <wp:docPr id="800901956" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="570847800" name="Picture"/>
+                                <pic:cNvPr id="800901956" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1838616421" name="Picture">
+                  <wp:docPr id="701503725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1838616421" name="Picture"/>
+                          <pic:cNvPr id="701503725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="831043254" name="Picture">
+                  <wp:docPr id="1515837105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="831043254" name="Picture"/>
+                          <pic:cNvPr id="1515837105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="546211085" name="Picture">
+                  <wp:docPr id="326553685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="546211085" name="Picture"/>
+                          <pic:cNvPr id="326553685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1838020615" name="Picture">
+                  <wp:docPr id="1419059846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1838020615" name="Picture"/>
+                          <pic:cNvPr id="1419059846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1605576773" name="Picture">
+                  <wp:docPr id="108159172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1605576773" name="Picture"/>
+                          <pic:cNvPr id="108159172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="397405205" name="Picture">
+                  <wp:docPr id="1645010862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="397405205" name="Picture"/>
+                          <pic:cNvPr id="1645010862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23566,57 +23566,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="863818260" name="Picture">
+                        <wp:docPr id="665220347" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="863818260" name="Picture"/>
+                                <pic:cNvPr id="665220347" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24955,57 +24955,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1541103402" name="Picture">
+                  <wp:docPr id="601042446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1541103402" name="Picture"/>
+                          <pic:cNvPr id="601042446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25044,57 +25044,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="861380468" name="Picture">
+                  <wp:docPr id="1596877124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="861380468" name="Picture"/>
+                          <pic:cNvPr id="1596877124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25688,57 +25688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1721331805" name="Picture">
+                  <wp:docPr id="200272562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1721331805" name="Picture"/>
+                          <pic:cNvPr id="200272562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26686,57 +26686,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="605409163" name="Picture">
+                  <wp:docPr id="820385753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="605409163" name="Picture"/>
+                          <pic:cNvPr id="820385753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="293308963" name="Picture">
+                  <wp:docPr id="180338952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="293308963" name="Picture"/>
+                          <pic:cNvPr id="180338952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28166,57 +28166,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1951318500" name="Picture">
+                  <wp:docPr id="1273578007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1951318500" name="Picture"/>
+                          <pic:cNvPr id="1273578007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29309,57 +29309,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="453467441" name="Picture">
+                        <wp:docPr id="548917322" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="453467441" name="Picture"/>
+                                <pic:cNvPr id="548917322" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30670,57 +30670,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="423951956" name="Picture">
+                  <wp:docPr id="567265201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="423951956" name="Picture"/>
+                          <pic:cNvPr id="567265201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30759,57 +30759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1805745463" name="Picture">
+                  <wp:docPr id="1298592542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1805745463" name="Picture"/>
+                          <pic:cNvPr id="1298592542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31403,57 +31403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1201966986" name="Picture">
+                  <wp:docPr id="2077348682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1201966986" name="Picture"/>
+                          <pic:cNvPr id="2077348682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32401,57 +32401,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1623500391" name="Picture">
+                  <wp:docPr id="65992913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1623500391" name="Picture"/>
+                          <pic:cNvPr id="65992913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32504,57 +32504,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="421916389" name="Picture">
+                  <wp:docPr id="79921471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="421916389" name="Picture"/>
+                          <pic:cNvPr id="79921471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33881,57 +33881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2039434881" name="Picture">
+                  <wp:docPr id="1098997828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2039434881" name="Picture"/>
+                          <pic:cNvPr id="1098997828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35024,57 +35024,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1456469793" name="Picture">
+                        <wp:docPr id="2059064443" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1456469793" name="Picture"/>
+                                <pic:cNvPr id="2059064443" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36382,57 +36382,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1429684287" name="Picture">
+                  <wp:docPr id="812845096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1429684287" name="Picture"/>
+                          <pic:cNvPr id="812845096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36471,57 +36471,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1147256903" name="Picture">
+                  <wp:docPr id="2000609119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1147256903" name="Picture"/>
+                          <pic:cNvPr id="2000609119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37094,57 +37094,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="107916263" name="Picture">
+                  <wp:docPr id="2009299481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="107916263" name="Picture"/>
+                          <pic:cNvPr id="2009299481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38011,57 +38011,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1594077789" name="Picture">
+                  <wp:docPr id="1992588014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1594077789" name="Picture"/>
+                          <pic:cNvPr id="1992588014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38114,57 +38114,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1008665636" name="Picture">
+                  <wp:docPr id="1957598432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1008665636" name="Picture"/>
+                          <pic:cNvPr id="1957598432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39437,57 +39437,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1695226897" name="Picture">
+                  <wp:docPr id="1519270258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1695226897" name="Picture"/>
+                          <pic:cNvPr id="1519270258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40072,57 +40072,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="561060528" name="Picture">
+                  <wp:docPr id="1510457175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="561060528" name="Picture"/>
+                          <pic:cNvPr id="1510457175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40143,57 +40143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="971038694" name="Picture">
+                  <wp:docPr id="1066851229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="971038694" name="Picture"/>
+                          <pic:cNvPr id="1066851229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40557,57 +40557,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="591359278" name="Picture">
+                  <wp:docPr id="2053630850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="591359278" name="Picture"/>
+                          <pic:cNvPr id="2053630850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>