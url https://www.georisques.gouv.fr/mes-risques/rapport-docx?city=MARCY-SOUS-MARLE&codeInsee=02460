--- v0 (2026-08-19)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2079618593" name="Picture">
+                  <wp:docPr id="1849281471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2079618593" name="Picture"/>
+                          <pic:cNvPr id="1849281471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="864048165" name="Picture">
+                  <wp:docPr id="2141632203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="864048165" name="Picture"/>
+                          <pic:cNvPr id="2141632203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="451598715" name="Picture">
+                        <wp:docPr id="667627186" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="451598715" name="Picture"/>
+                                <pic:cNvPr id="667627186" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="949165224" name="Picture">
+                  <wp:docPr id="2140950869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="949165224" name="Picture"/>
+                          <pic:cNvPr id="2140950869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="483668488" name="Picture">
+                  <wp:docPr id="1069194272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="483668488" name="Picture"/>
+                          <pic:cNvPr id="1069194272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1307878442" name="Picture">
+                  <wp:docPr id="778410320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1307878442" name="Picture"/>
+                          <pic:cNvPr id="778410320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="506814262" name="Picture">
+                  <wp:docPr id="1534931448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="506814262" name="Picture"/>
+                          <pic:cNvPr id="1534931448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="709657557" name="Picture">
+                  <wp:docPr id="850719224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="709657557" name="Picture"/>
+                          <pic:cNvPr id="850719224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="258793028" name="Picture">
+                        <wp:docPr id="197465952" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="258793028" name="Picture"/>
+                                <pic:cNvPr id="197465952" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="524216438" name="Picture">
+                        <wp:docPr id="1291215392" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="524216438" name="Picture"/>
+                                <pic:cNvPr id="1291215392" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="641783128" name="Picture">
+                        <wp:docPr id="1099571005" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="641783128" name="Picture"/>
+                                <pic:cNvPr id="1099571005" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1134727385" name="Picture">
+                        <wp:docPr id="1935767042" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1134727385" name="Picture"/>
+                                <pic:cNvPr id="1935767042" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="192629418" name="Picture">
+                        <wp:docPr id="48962008" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="192629418" name="Picture"/>
+                                <pic:cNvPr id="48962008" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="850502877" name="Picture">
+                        <wp:docPr id="123892272" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="850502877" name="Picture"/>
+                                <pic:cNvPr id="123892272" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2054697347" name="Picture">
+                        <wp:docPr id="2039153843" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2054697347" name="Picture"/>
+                                <pic:cNvPr id="2039153843" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="626456803" name="Picture">
+                        <wp:docPr id="1447700775" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="626456803" name="Picture"/>
+                                <pic:cNvPr id="1447700775" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1290620458" name="Picture">
+                        <wp:docPr id="377420497" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1290620458" name="Picture"/>
+                                <pic:cNvPr id="377420497" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1601391651" name="Picture">
+                        <wp:docPr id="25963858" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1601391651" name="Picture"/>
+                                <pic:cNvPr id="25963858" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="603073948" name="Picture">
+                        <wp:docPr id="422544530" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="603073948" name="Picture"/>
+                                <pic:cNvPr id="422544530" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1875412846" name="Picture">
+                        <wp:docPr id="1468434921" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1875412846" name="Picture"/>
+                                <pic:cNvPr id="1468434921" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1638944691" name="Picture">
+                        <wp:docPr id="1496266225" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1638944691" name="Picture"/>
+                                <pic:cNvPr id="1496266225" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="599430765" name="Picture">
+                        <wp:docPr id="1873040819" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="599430765" name="Picture"/>
+                                <pic:cNvPr id="1873040819" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="837243213" name="Picture">
+                        <wp:docPr id="1847744355" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="837243213" name="Picture"/>
+                                <pic:cNvPr id="1847744355" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2059060149" name="Picture">
+                  <wp:docPr id="1102853282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2059060149" name="Picture"/>
+                          <pic:cNvPr id="1102853282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1039625480" name="Picture">
+                  <wp:docPr id="1666925665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1039625480" name="Picture"/>
+                          <pic:cNvPr id="1666925665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1117889591" name="Picture">
+                  <wp:docPr id="1779377762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1117889591" name="Picture"/>
+                          <pic:cNvPr id="1779377762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="821436175" name="Picture">
+                  <wp:docPr id="976108442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="821436175" name="Picture"/>
+                          <pic:cNvPr id="976108442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_17.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1638915756" name="Picture">
+                  <wp:docPr id="2036497279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1638915756" name="Picture"/>
+                          <pic:cNvPr id="2036497279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17051,57 +17051,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="916529941" name="Picture">
+                  <wp:docPr id="939188170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="916529941" name="Picture"/>
+                          <pic:cNvPr id="939188170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_16.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18223,57 +18223,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="219864153" name="Picture">
+                        <wp:docPr id="1181496372" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="219864153" name="Picture"/>
+                                <pic:cNvPr id="1181496372" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19382,57 +19382,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1593256612" name="Picture">
+                        <wp:docPr id="651393086" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1593256612" name="Picture"/>
+                                <pic:cNvPr id="651393086" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_15_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20645,57 +20645,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1217915741" name="Picture">
+                  <wp:docPr id="1743159836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1217915741" name="Picture"/>
+                          <pic:cNvPr id="1743159836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20725,57 +20725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2022617871" name="Picture">
+                  <wp:docPr id="1289918430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2022617871" name="Picture"/>
+                          <pic:cNvPr id="1289918430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21270,57 +21270,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="42731127" name="Picture">
+                  <wp:docPr id="646776177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="42731127" name="Picture"/>
+                          <pic:cNvPr id="646776177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22425,57 +22425,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="902674024" name="Picture">
+                        <wp:docPr id="431962610" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="902674024" name="Picture"/>
+                                <pic:cNvPr id="431962610" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24855,57 +24855,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="344542233" name="Picture">
+                  <wp:docPr id="1721426355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="344542233" name="Picture"/>
+                          <pic:cNvPr id="1721426355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24944,57 +24944,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1184960878" name="Picture">
+                  <wp:docPr id="166020540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1184960878" name="Picture"/>
+                          <pic:cNvPr id="166020540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25588,57 +25588,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="512196900" name="Picture">
+                  <wp:docPr id="1769311707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="512196900" name="Picture"/>
+                          <pic:cNvPr id="1769311707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26586,57 +26586,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="288243182" name="Picture">
+                  <wp:docPr id="1160177223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="288243182" name="Picture"/>
+                          <pic:cNvPr id="1160177223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26689,57 +26689,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1910940776" name="Picture">
+                  <wp:docPr id="776511693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1910940776" name="Picture"/>
+                          <pic:cNvPr id="776511693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28068,57 +28068,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1966785083" name="Picture">
+                  <wp:docPr id="626581634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1966785083" name="Picture"/>
+                          <pic:cNvPr id="626581634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29193,57 +29193,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1604468257" name="Picture">
+                        <wp:docPr id="221012747" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1604468257" name="Picture"/>
+                                <pic:cNvPr id="221012747" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30546,57 +30546,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="303506700" name="Picture">
+                  <wp:docPr id="1255914752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="303506700" name="Picture"/>
+                          <pic:cNvPr id="1255914752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30635,57 +30635,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="391875573" name="Picture">
+                  <wp:docPr id="784905684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="391875573" name="Picture"/>
+                          <pic:cNvPr id="784905684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31279,57 +31279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1497824265" name="Picture">
+                  <wp:docPr id="1074970429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1497824265" name="Picture"/>
+                          <pic:cNvPr id="1074970429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32277,57 +32277,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="875514703" name="Picture">
+                  <wp:docPr id="1379651776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="875514703" name="Picture"/>
+                          <pic:cNvPr id="1379651776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32380,57 +32380,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1571419809" name="Picture">
+                  <wp:docPr id="66813320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1571419809" name="Picture"/>
+                          <pic:cNvPr id="66813320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33761,57 +33761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="536565866" name="Picture">
+                  <wp:docPr id="181244007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="536565866" name="Picture"/>
+                          <pic:cNvPr id="181244007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34904,57 +34904,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="526946542" name="Picture">
+                        <wp:docPr id="1899076341" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="526946542" name="Picture"/>
+                                <pic:cNvPr id="1899076341" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36293,57 +36293,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1511367521" name="Picture">
+                  <wp:docPr id="395932188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1511367521" name="Picture"/>
+                          <pic:cNvPr id="395932188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36382,57 +36382,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1691848044" name="Picture">
+                  <wp:docPr id="969929970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1691848044" name="Picture"/>
+                          <pic:cNvPr id="969929970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37026,57 +37026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1366033041" name="Picture">
+                  <wp:docPr id="240924064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1366033041" name="Picture"/>
+                          <pic:cNvPr id="240924064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38024,57 +38024,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1587768081" name="Picture">
+                  <wp:docPr id="1244424036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1587768081" name="Picture"/>
+                          <pic:cNvPr id="1244424036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38127,57 +38127,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1349087300" name="Picture">
+                  <wp:docPr id="1868757119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1349087300" name="Picture"/>
+                          <pic:cNvPr id="1868757119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39504,57 +39504,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="610907720" name="Picture">
+                  <wp:docPr id="1917118464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="610907720" name="Picture"/>
+                          <pic:cNvPr id="1917118464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40647,57 +40647,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1294779384" name="Picture">
+                        <wp:docPr id="47875538" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1294779384" name="Picture"/>
+                                <pic:cNvPr id="47875538" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42008,57 +42008,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="614393827" name="Picture">
+                  <wp:docPr id="1468754273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="614393827" name="Picture"/>
+                          <pic:cNvPr id="1468754273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42097,57 +42097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1404974368" name="Picture">
+                  <wp:docPr id="936327256" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1404974368" name="Picture"/>
+                          <pic:cNvPr id="936327256" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42741,57 +42741,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1833178522" name="Picture">
+                  <wp:docPr id="1724280010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1833178522" name="Picture"/>
+                          <pic:cNvPr id="1724280010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43739,57 +43739,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1568870636" name="Picture">
+                  <wp:docPr id="861962584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1568870636" name="Picture"/>
+                          <pic:cNvPr id="861962584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43842,57 +43842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1596454283" name="Picture">
+                  <wp:docPr id="932894830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1596454283" name="Picture"/>
+                          <pic:cNvPr id="932894830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45219,57 +45219,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1772733899" name="Picture">
+                  <wp:docPr id="729821840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1772733899" name="Picture"/>
+                          <pic:cNvPr id="729821840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46362,57 +46362,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1248331685" name="Picture">
+                        <wp:docPr id="1238785240" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1248331685" name="Picture"/>
+                                <pic:cNvPr id="1238785240" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -47583,57 +47583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1841824958" name="Picture">
+                  <wp:docPr id="1676211136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1841824958" name="Picture"/>
+                          <pic:cNvPr id="1676211136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47654,57 +47654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1944191985" name="Picture">
+                  <wp:docPr id="1877835885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1944191985" name="Picture"/>
+                          <pic:cNvPr id="1877835885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48068,57 +48068,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1049814104" name="Picture">
+                  <wp:docPr id="2032048449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1049814104" name="Picture"/>
+                          <pic:cNvPr id="2032048449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>