--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="576942129" name="Picture">
+                  <wp:docPr id="565538255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="576942129" name="Picture"/>
+                          <pic:cNvPr id="565538255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="816288592" name="Picture">
+                  <wp:docPr id="1905760011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="816288592" name="Picture"/>
+                          <pic:cNvPr id="1905760011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1069864604" name="Picture">
+                        <wp:docPr id="2016378127" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1069864604" name="Picture"/>
+                                <pic:cNvPr id="2016378127" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1593738526" name="Picture">
+                  <wp:docPr id="1381916492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1593738526" name="Picture"/>
+                          <pic:cNvPr id="1381916492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="637739088" name="Picture">
+                  <wp:docPr id="921170492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="637739088" name="Picture"/>
+                          <pic:cNvPr id="921170492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1602000753" name="Picture">
+                  <wp:docPr id="1635582787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1602000753" name="Picture"/>
+                          <pic:cNvPr id="1635582787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="136725196" name="Picture">
+                  <wp:docPr id="470579455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="136725196" name="Picture"/>
+                          <pic:cNvPr id="470579455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="146656354" name="Picture">
+                  <wp:docPr id="1424845586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="146656354" name="Picture"/>
+                          <pic:cNvPr id="1424845586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="13025471" name="Picture">
+                        <wp:docPr id="106320430" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="13025471" name="Picture"/>
+                                <pic:cNvPr id="106320430" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1174996318" name="Picture">
+                        <wp:docPr id="1331593885" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1174996318" name="Picture"/>
+                                <pic:cNvPr id="1331593885" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1246500532" name="Picture">
+                        <wp:docPr id="1597116921" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1246500532" name="Picture"/>
+                                <pic:cNvPr id="1597116921" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2072015614" name="Picture">
+                        <wp:docPr id="611562270" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2072015614" name="Picture"/>
+                                <pic:cNvPr id="611562270" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="433391504" name="Picture">
+                        <wp:docPr id="214625357" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="433391504" name="Picture"/>
+                                <pic:cNvPr id="214625357" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="559630754" name="Picture">
+                        <wp:docPr id="131878071" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="559630754" name="Picture"/>
+                                <pic:cNvPr id="131878071" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="552838294" name="Picture">
+                        <wp:docPr id="2008519796" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="552838294" name="Picture"/>
+                                <pic:cNvPr id="2008519796" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1713237769" name="Picture">
+                        <wp:docPr id="2027072139" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1713237769" name="Picture"/>
+                                <pic:cNvPr id="2027072139" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1684487512" name="Picture">
+                        <wp:docPr id="1934486963" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1684487512" name="Picture"/>
+                                <pic:cNvPr id="1934486963" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="225027227" name="Picture">
+                        <wp:docPr id="509346391" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="225027227" name="Picture"/>
+                                <pic:cNvPr id="509346391" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="170967182" name="Picture">
+                        <wp:docPr id="1011529977" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="170967182" name="Picture"/>
+                                <pic:cNvPr id="1011529977" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1777783545" name="Picture">
+                        <wp:docPr id="1691241841" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1777783545" name="Picture"/>
+                                <pic:cNvPr id="1691241841" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="621363674" name="Picture">
+                        <wp:docPr id="521068192" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="621363674" name="Picture"/>
+                                <pic:cNvPr id="521068192" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="377662782" name="Picture">
+                        <wp:docPr id="697301152" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="377662782" name="Picture"/>
+                                <pic:cNvPr id="697301152" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1512485764" name="Picture">
+                        <wp:docPr id="330878711" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1512485764" name="Picture"/>
+                                <pic:cNvPr id="330878711" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1897942624" name="Picture">
+                  <wp:docPr id="1119948088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1897942624" name="Picture"/>
+                          <pic:cNvPr id="1119948088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="459767755" name="Picture">
+                  <wp:docPr id="1430722352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="459767755" name="Picture"/>
+                          <pic:cNvPr id="1430722352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1855661742" name="Picture">
+                  <wp:docPr id="2045841132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1855661742" name="Picture"/>
+                          <pic:cNvPr id="2045841132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1786569259" name="Picture">
+                  <wp:docPr id="1856933040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1786569259" name="Picture"/>
+                          <pic:cNvPr id="1856933040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="765329856" name="Picture">
+                  <wp:docPr id="24110787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="765329856" name="Picture"/>
+                          <pic:cNvPr id="24110787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1257448294" name="Picture">
+                  <wp:docPr id="39757016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1257448294" name="Picture"/>
+                          <pic:cNvPr id="39757016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="273835702" name="Picture">
+                        <wp:docPr id="1521987054" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="273835702" name="Picture"/>
+                                <pic:cNvPr id="1521987054" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="470998530" name="Picture">
+                  <wp:docPr id="1432693583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="470998530" name="Picture"/>
+                          <pic:cNvPr id="1432693583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2143840837" name="Picture">
+                  <wp:docPr id="662357843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2143840837" name="Picture"/>
+                          <pic:cNvPr id="662357843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2091697372" name="Picture">
+                  <wp:docPr id="1086707343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2091697372" name="Picture"/>
+                          <pic:cNvPr id="1086707343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="399781159" name="Picture">
+                  <wp:docPr id="1569169290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="399781159" name="Picture"/>
+                          <pic:cNvPr id="1569169290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1397919917" name="Picture">
+                  <wp:docPr id="1188370923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1397919917" name="Picture"/>
+                          <pic:cNvPr id="1188370923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="42452478" name="Picture">
+                  <wp:docPr id="353121548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="42452478" name="Picture"/>
+                          <pic:cNvPr id="353121548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1538799930" name="Picture">
+                        <wp:docPr id="1502242104" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1538799930" name="Picture"/>
+                                <pic:cNvPr id="1502242104" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24749,57 +24749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1812764074" name="Picture">
+                  <wp:docPr id="816902983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1812764074" name="Picture"/>
+                          <pic:cNvPr id="816902983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24838,57 +24838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1986461944" name="Picture">
+                  <wp:docPr id="974775244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1986461944" name="Picture"/>
+                          <pic:cNvPr id="974775244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25491,57 +25491,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1949651261" name="Picture">
+                  <wp:docPr id="1128319936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1949651261" name="Picture"/>
+                          <pic:cNvPr id="1128319936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26516,57 +26516,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="683304396" name="Picture">
+                  <wp:docPr id="1993288952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="683304396" name="Picture"/>
+                          <pic:cNvPr id="1993288952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26619,57 +26619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="184318317" name="Picture">
+                  <wp:docPr id="1251595449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="184318317" name="Picture"/>
+                          <pic:cNvPr id="1251595449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27948,57 +27948,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1085820484" name="Picture">
+                  <wp:docPr id="1446743449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1085820484" name="Picture"/>
+                          <pic:cNvPr id="1446743449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29589,57 +29589,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1686208741" name="Picture">
+                        <wp:docPr id="872273357" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1686208741" name="Picture"/>
+                                <pic:cNvPr id="872273357" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31463,57 +31463,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1430436724" name="Picture">
+                  <wp:docPr id="59086289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1430436724" name="Picture"/>
+                          <pic:cNvPr id="59086289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2025100132" name="Picture">
+                  <wp:docPr id="263861676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2025100132" name="Picture"/>
+                          <pic:cNvPr id="263861676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32232,57 +32232,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1281721039" name="Picture">
+                  <wp:docPr id="688255647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1281721039" name="Picture"/>
+                          <pic:cNvPr id="688255647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33293,57 +33293,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2095633645" name="Picture">
+                  <wp:docPr id="850503793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2095633645" name="Picture"/>
+                          <pic:cNvPr id="850503793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33396,57 +33396,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1383429007" name="Picture">
+                  <wp:docPr id="2003728824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1383429007" name="Picture"/>
+                          <pic:cNvPr id="2003728824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34854,57 +34854,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1822536045" name="Picture">
+                  <wp:docPr id="1957759523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1822536045" name="Picture"/>
+                          <pic:cNvPr id="1957759523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36051,57 +36051,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="441087884" name="Picture">
+                        <wp:docPr id="355367801" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="441087884" name="Picture"/>
+                                <pic:cNvPr id="355367801" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38420,57 +38420,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1683815642" name="Picture">
+                  <wp:docPr id="688999361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1683815642" name="Picture"/>
+                          <pic:cNvPr id="688999361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38509,57 +38509,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1366450458" name="Picture">
+                  <wp:docPr id="1280131442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1366450458" name="Picture"/>
+                          <pic:cNvPr id="1280131442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39153,57 +39153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="416123567" name="Picture">
+                  <wp:docPr id="719195697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="416123567" name="Picture"/>
+                          <pic:cNvPr id="719195697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40151,57 +40151,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="811671318" name="Picture">
+                  <wp:docPr id="728852496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="811671318" name="Picture"/>
+                          <pic:cNvPr id="728852496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40254,57 +40254,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="46418492" name="Picture">
+                  <wp:docPr id="951223780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="46418492" name="Picture"/>
+                          <pic:cNvPr id="951223780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41631,57 +41631,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1627232947" name="Picture">
+                  <wp:docPr id="1354424510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1627232947" name="Picture"/>
+                          <pic:cNvPr id="1354424510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42774,57 +42774,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1300880959" name="Picture">
+                        <wp:docPr id="51026145" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1300880959" name="Picture"/>
+                                <pic:cNvPr id="51026145" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44045,57 +44045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1629097514" name="Picture">
+                  <wp:docPr id="1283172457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1629097514" name="Picture"/>
+                          <pic:cNvPr id="1283172457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44125,57 +44125,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="634128963" name="Picture">
+                  <wp:docPr id="1473674761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="634128963" name="Picture"/>
+                          <pic:cNvPr id="1473674761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44604,57 +44604,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="948738031" name="Picture">
+                  <wp:docPr id="1229367286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="948738031" name="Picture"/>
+                          <pic:cNvPr id="1229367286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46199,57 +46199,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1825223361" name="Picture">
+                  <wp:docPr id="637515546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1825223361" name="Picture"/>
+                          <pic:cNvPr id="637515546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46270,57 +46270,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="688988937" name="Picture">
+                  <wp:docPr id="1094558618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="688988937" name="Picture"/>
+                          <pic:cNvPr id="1094558618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46684,57 +46684,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1971251755" name="Picture">
+                  <wp:docPr id="1035523420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1971251755" name="Picture"/>
+                          <pic:cNvPr id="1035523420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>