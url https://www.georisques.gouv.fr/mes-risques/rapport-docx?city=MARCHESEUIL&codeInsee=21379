--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1988822437" name="Picture">
+                  <wp:docPr id="623648427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1988822437" name="Picture"/>
+                          <pic:cNvPr id="623648427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="730645502" name="Picture">
+                  <wp:docPr id="1811850333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="730645502" name="Picture"/>
+                          <pic:cNvPr id="1811850333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1490476982" name="Picture">
+                        <wp:docPr id="1857579969" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1490476982" name="Picture"/>
+                                <pic:cNvPr id="1857579969" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1560221537" name="Picture">
+                  <wp:docPr id="218159101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1560221537" name="Picture"/>
+                          <pic:cNvPr id="218159101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="195751160" name="Picture">
+                  <wp:docPr id="979116500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="195751160" name="Picture"/>
+                          <pic:cNvPr id="979116500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="661769584" name="Picture">
+                  <wp:docPr id="463710412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="661769584" name="Picture"/>
+                          <pic:cNvPr id="463710412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1856720921" name="Picture">
+                  <wp:docPr id="2131001097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1856720921" name="Picture"/>
+                          <pic:cNvPr id="2131001097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1147999449" name="Picture">
+                  <wp:docPr id="493520042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1147999449" name="Picture"/>
+                          <pic:cNvPr id="493520042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="293574709" name="Picture">
+                        <wp:docPr id="1243669842" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="293574709" name="Picture"/>
+                                <pic:cNvPr id="1243669842" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="758948025" name="Picture">
+                        <wp:docPr id="1528472403" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="758948025" name="Picture"/>
+                                <pic:cNvPr id="1528472403" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="888391066" name="Picture">
+                        <wp:docPr id="225752743" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="888391066" name="Picture"/>
+                                <pic:cNvPr id="225752743" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="14963940" name="Picture">
+                        <wp:docPr id="1688854298" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="14963940" name="Picture"/>
+                                <pic:cNvPr id="1688854298" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1695272347" name="Picture">
+                        <wp:docPr id="1553824122" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1695272347" name="Picture"/>
+                                <pic:cNvPr id="1553824122" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1312981004" name="Picture">
+                        <wp:docPr id="1437082848" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1312981004" name="Picture"/>
+                                <pic:cNvPr id="1437082848" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1975481555" name="Picture">
+                        <wp:docPr id="1119501583" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1975481555" name="Picture"/>
+                                <pic:cNvPr id="1119501583" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1077552608" name="Picture">
+                        <wp:docPr id="588898273" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1077552608" name="Picture"/>
+                                <pic:cNvPr id="588898273" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2072944289" name="Picture">
+                        <wp:docPr id="1428258076" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2072944289" name="Picture"/>
+                                <pic:cNvPr id="1428258076" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1827183379" name="Picture">
+                        <wp:docPr id="527261147" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1827183379" name="Picture"/>
+                                <pic:cNvPr id="527261147" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="475804969" name="Picture">
+                        <wp:docPr id="1923864597" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="475804969" name="Picture"/>
+                                <pic:cNvPr id="1923864597" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1729231914" name="Picture">
+                        <wp:docPr id="1214429734" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1729231914" name="Picture"/>
+                                <pic:cNvPr id="1214429734" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="293075941" name="Picture">
+                        <wp:docPr id="17930602" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="293075941" name="Picture"/>
+                                <pic:cNvPr id="17930602" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="43181767" name="Picture">
+                        <wp:docPr id="302559562" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="43181767" name="Picture"/>
+                                <pic:cNvPr id="302559562" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="536498704" name="Picture">
+                        <wp:docPr id="657016511" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="536498704" name="Picture"/>
+                                <pic:cNvPr id="657016511" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1963180248" name="Picture">
+                  <wp:docPr id="1953635066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1963180248" name="Picture"/>
+                          <pic:cNvPr id="1953635066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="405137137" name="Picture">
+                  <wp:docPr id="1550930196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="405137137" name="Picture"/>
+                          <pic:cNvPr id="1550930196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1525770845" name="Picture">
+                  <wp:docPr id="1049613259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1525770845" name="Picture"/>
+                          <pic:cNvPr id="1049613259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="20142712" name="Picture">
+                  <wp:docPr id="1039681631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="20142712" name="Picture"/>
+                          <pic:cNvPr id="1039681631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="207872409" name="Picture">
+                  <wp:docPr id="1502387420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="207872409" name="Picture"/>
+                          <pic:cNvPr id="1502387420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1949307118" name="Picture">
+                  <wp:docPr id="2132708548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1949307118" name="Picture"/>
+                          <pic:cNvPr id="2132708548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1104814718" name="Picture">
+                        <wp:docPr id="742795493" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1104814718" name="Picture"/>
+                                <pic:cNvPr id="742795493" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="726588182" name="Picture">
+                  <wp:docPr id="965974904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="726588182" name="Picture"/>
+                          <pic:cNvPr id="965974904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2050697392" name="Picture">
+                  <wp:docPr id="269791738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2050697392" name="Picture"/>
+                          <pic:cNvPr id="269791738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1784822875" name="Picture">
+                  <wp:docPr id="227058205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1784822875" name="Picture"/>
+                          <pic:cNvPr id="227058205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="968153563" name="Picture">
+                  <wp:docPr id="1445885298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="968153563" name="Picture"/>
+                          <pic:cNvPr id="1445885298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1073272931" name="Picture">
+                  <wp:docPr id="986181379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1073272931" name="Picture"/>
+                          <pic:cNvPr id="986181379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1014972224" name="Picture">
+                  <wp:docPr id="970688371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1014972224" name="Picture"/>
+                          <pic:cNvPr id="970688371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="396565787" name="Picture">
+                        <wp:docPr id="1359822188" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="396565787" name="Picture"/>
+                                <pic:cNvPr id="1359822188" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24749,57 +24749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1316239247" name="Picture">
+                  <wp:docPr id="1934083032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1316239247" name="Picture"/>
+                          <pic:cNvPr id="1934083032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24838,57 +24838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1102094495" name="Picture">
+                  <wp:docPr id="1259955841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1102094495" name="Picture"/>
+                          <pic:cNvPr id="1259955841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25491,57 +25491,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="246469132" name="Picture">
+                  <wp:docPr id="966981139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="246469132" name="Picture"/>
+                          <pic:cNvPr id="966981139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26516,57 +26516,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="442150256" name="Picture">
+                  <wp:docPr id="1170312605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="442150256" name="Picture"/>
+                          <pic:cNvPr id="1170312605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26619,57 +26619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="665382788" name="Picture">
+                  <wp:docPr id="1797508760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="665382788" name="Picture"/>
+                          <pic:cNvPr id="1797508760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27948,57 +27948,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1236803551" name="Picture">
+                  <wp:docPr id="1778492333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1236803551" name="Picture"/>
+                          <pic:cNvPr id="1778492333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29754,57 +29754,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1188962672" name="Picture">
+                        <wp:docPr id="1461566729" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1188962672" name="Picture"/>
+                                <pic:cNvPr id="1461566729" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31662,57 +31662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1238035029" name="Picture">
+                  <wp:docPr id="392578175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1238035029" name="Picture"/>
+                          <pic:cNvPr id="392578175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31751,57 +31751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1403745828" name="Picture">
+                  <wp:docPr id="102418013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1403745828" name="Picture"/>
+                          <pic:cNvPr id="102418013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32431,57 +32431,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="202009250" name="Picture">
+                  <wp:docPr id="871812769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="202009250" name="Picture"/>
+                          <pic:cNvPr id="871812769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33492,57 +33492,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1087934579" name="Picture">
+                  <wp:docPr id="1413434179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1087934579" name="Picture"/>
+                          <pic:cNvPr id="1413434179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33595,57 +33595,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1221457877" name="Picture">
+                  <wp:docPr id="558451375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1221457877" name="Picture"/>
+                          <pic:cNvPr id="558451375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35053,57 +35053,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="884458807" name="Picture">
+                  <wp:docPr id="1613595656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="884458807" name="Picture"/>
+                          <pic:cNvPr id="1613595656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36250,57 +36250,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="845617314" name="Picture">
+                        <wp:docPr id="1963163001" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="845617314" name="Picture"/>
+                                <pic:cNvPr id="1963163001" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38420,57 +38420,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="879052598" name="Picture">
+                  <wp:docPr id="657653123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="879052598" name="Picture"/>
+                          <pic:cNvPr id="657653123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38509,57 +38509,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1383699552" name="Picture">
+                  <wp:docPr id="837400001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1383699552" name="Picture"/>
+                          <pic:cNvPr id="837400001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39153,57 +39153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1481712773" name="Picture">
+                  <wp:docPr id="1601175088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1481712773" name="Picture"/>
+                          <pic:cNvPr id="1601175088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40151,57 +40151,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="318355980" name="Picture">
+                  <wp:docPr id="1635453995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="318355980" name="Picture"/>
+                          <pic:cNvPr id="1635453995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40254,57 +40254,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1464306885" name="Picture">
+                  <wp:docPr id="1231619778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1464306885" name="Picture"/>
+                          <pic:cNvPr id="1231619778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41631,57 +41631,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="744952312" name="Picture">
+                  <wp:docPr id="1484030659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="744952312" name="Picture"/>
+                          <pic:cNvPr id="1484030659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42774,57 +42774,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1549395246" name="Picture">
+                        <wp:docPr id="446723166" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1549395246" name="Picture"/>
+                                <pic:cNvPr id="446723166" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44045,57 +44045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1718679701" name="Picture">
+                  <wp:docPr id="450743338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1718679701" name="Picture"/>
+                          <pic:cNvPr id="450743338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44125,57 +44125,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="711935786" name="Picture">
+                  <wp:docPr id="1114461264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="711935786" name="Picture"/>
+                          <pic:cNvPr id="1114461264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44604,57 +44604,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1163994452" name="Picture">
+                  <wp:docPr id="317323341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1163994452" name="Picture"/>
+                          <pic:cNvPr id="317323341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46389,57 +46389,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="475279567" name="Picture">
+                  <wp:docPr id="26327465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="475279567" name="Picture"/>
+                          <pic:cNvPr id="26327465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46469,57 +46469,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="167292409" name="Picture">
+                  <wp:docPr id="1058298084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="167292409" name="Picture"/>
+                          <pic:cNvPr id="1058298084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46948,57 +46948,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1858689254" name="Picture">
+                  <wp:docPr id="1773668711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1858689254" name="Picture"/>
+                          <pic:cNvPr id="1773668711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48543,57 +48543,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1624957417" name="Picture">
+                  <wp:docPr id="942412364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1624957417" name="Picture"/>
+                          <pic:cNvPr id="942412364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48614,57 +48614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="738266990" name="Picture">
+                  <wp:docPr id="635612885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="738266990" name="Picture"/>
+                          <pic:cNvPr id="635612885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -49028,57 +49028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="137067616" name="Picture">
+                  <wp:docPr id="205027391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="137067616" name="Picture"/>
+                          <pic:cNvPr id="205027391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>