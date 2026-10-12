--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1061586441" name="Picture">
+                  <wp:docPr id="1559712208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1061586441" name="Picture"/>
+                          <pic:cNvPr id="1559712208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="19433938" name="Picture">
+                  <wp:docPr id="1019216768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="19433938" name="Picture"/>
+                          <pic:cNvPr id="1019216768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="842429003" name="Picture">
+                        <wp:docPr id="1514844081" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="842429003" name="Picture"/>
+                                <pic:cNvPr id="1514844081" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1450919869" name="Picture">
+                  <wp:docPr id="1499541270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1450919869" name="Picture"/>
+                          <pic:cNvPr id="1499541270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="396584341" name="Picture">
+                  <wp:docPr id="288470383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="396584341" name="Picture"/>
+                          <pic:cNvPr id="288470383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1972473645" name="Picture">
+                  <wp:docPr id="69005477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1972473645" name="Picture"/>
+                          <pic:cNvPr id="69005477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="897143537" name="Picture">
+                  <wp:docPr id="844114036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="897143537" name="Picture"/>
+                          <pic:cNvPr id="844114036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1711071280" name="Picture">
+                  <wp:docPr id="1124292658" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1711071280" name="Picture"/>
+                          <pic:cNvPr id="1124292658" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="230702146" name="Picture">
+                        <wp:docPr id="902364625" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="230702146" name="Picture"/>
+                                <pic:cNvPr id="902364625" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1158789391" name="Picture">
+                        <wp:docPr id="721141250" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1158789391" name="Picture"/>
+                                <pic:cNvPr id="721141250" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1725705746" name="Picture">
+                        <wp:docPr id="591112056" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1725705746" name="Picture"/>
+                                <pic:cNvPr id="591112056" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1877254129" name="Picture">
+                        <wp:docPr id="1842912006" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1877254129" name="Picture"/>
+                                <pic:cNvPr id="1842912006" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1941765100" name="Picture">
+                        <wp:docPr id="1319566138" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1941765100" name="Picture"/>
+                                <pic:cNvPr id="1319566138" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="733336472" name="Picture">
+                        <wp:docPr id="2088245053" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="733336472" name="Picture"/>
+                                <pic:cNvPr id="2088245053" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1498654631" name="Picture">
+                        <wp:docPr id="1528472556" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1498654631" name="Picture"/>
+                                <pic:cNvPr id="1528472556" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1183934160" name="Picture">
+                        <wp:docPr id="1044580849" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1183934160" name="Picture"/>
+                                <pic:cNvPr id="1044580849" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1788090124" name="Picture">
+                        <wp:docPr id="623488247" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1788090124" name="Picture"/>
+                                <pic:cNvPr id="623488247" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2089132317" name="Picture">
+                        <wp:docPr id="768488874" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2089132317" name="Picture"/>
+                                <pic:cNvPr id="768488874" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="135128731" name="Picture">
+                        <wp:docPr id="1083377576" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="135128731" name="Picture"/>
+                                <pic:cNvPr id="1083377576" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10782,57 +10782,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="221299597" name="Picture">
+                        <wp:docPr id="37733343" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="221299597" name="Picture"/>
+                                <pic:cNvPr id="37733343" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11597,57 +11597,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1872422110" name="Picture">
+                        <wp:docPr id="378050133" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1872422110" name="Picture"/>
+                                <pic:cNvPr id="378050133" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11944,57 +11944,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1275362753" name="Picture">
+                        <wp:docPr id="1283743289" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1275362753" name="Picture"/>
+                                <pic:cNvPr id="1283743289" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12391,57 +12391,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="460084564" name="Picture">
+                        <wp:docPr id="1167295196" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="460084564" name="Picture"/>
+                                <pic:cNvPr id="1167295196" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13255,57 +13255,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="803441830" name="Picture">
+                  <wp:docPr id="2122239679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="803441830" name="Picture"/>
+                          <pic:cNvPr id="2122239679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13344,57 +13344,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1325796408" name="Picture">
+                  <wp:docPr id="847901919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1325796408" name="Picture"/>
+                          <pic:cNvPr id="847901919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13988,57 +13988,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1965322218" name="Picture">
+                  <wp:docPr id="1514984079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1965322218" name="Picture"/>
+                          <pic:cNvPr id="1514984079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15216,57 +15216,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="866880752" name="Picture">
+                  <wp:docPr id="263267293" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="866880752" name="Picture"/>
+                          <pic:cNvPr id="263267293" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15319,57 +15319,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2134925121" name="Picture">
+                  <wp:docPr id="1956391503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2134925121" name="Picture"/>
+                          <pic:cNvPr id="1956391503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16698,57 +16698,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="588273453" name="Picture">
+                  <wp:docPr id="755451510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="588273453" name="Picture"/>
+                          <pic:cNvPr id="755451510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17823,57 +17823,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1481294437" name="Picture">
+                        <wp:docPr id="874022545" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1481294437" name="Picture"/>
+                                <pic:cNvPr id="874022545" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19176,57 +19176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1032628200" name="Picture">
+                  <wp:docPr id="1031812634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1032628200" name="Picture"/>
+                          <pic:cNvPr id="1031812634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19265,57 +19265,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1353896796" name="Picture">
+                  <wp:docPr id="878384152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1353896796" name="Picture"/>
+                          <pic:cNvPr id="878384152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19909,57 +19909,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1583708869" name="Picture">
+                  <wp:docPr id="1149710348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1583708869" name="Picture"/>
+                          <pic:cNvPr id="1149710348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20907,57 +20907,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="410824882" name="Picture">
+                  <wp:docPr id="18644526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="410824882" name="Picture"/>
+                          <pic:cNvPr id="18644526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21010,57 +21010,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1644343445" name="Picture">
+                  <wp:docPr id="742002829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1644343445" name="Picture"/>
+                          <pic:cNvPr id="742002829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22391,57 +22391,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2105395649" name="Picture">
+                  <wp:docPr id="802427241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2105395649" name="Picture"/>
+                          <pic:cNvPr id="802427241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23534,57 +23534,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="353683067" name="Picture">
+                        <wp:docPr id="1094269638" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="353683067" name="Picture"/>
+                                <pic:cNvPr id="1094269638" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24923,57 +24923,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="104081113" name="Picture">
+                  <wp:docPr id="1323906257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="104081113" name="Picture"/>
+                          <pic:cNvPr id="1323906257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25012,57 +25012,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="986638316" name="Picture">
+                  <wp:docPr id="154104413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="986638316" name="Picture"/>
+                          <pic:cNvPr id="154104413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25656,57 +25656,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1160651934" name="Picture">
+                  <wp:docPr id="39186587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1160651934" name="Picture"/>
+                          <pic:cNvPr id="39186587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26654,57 +26654,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="237745808" name="Picture">
+                  <wp:docPr id="1212795570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="237745808" name="Picture"/>
+                          <pic:cNvPr id="1212795570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26757,57 +26757,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1647669120" name="Picture">
+                  <wp:docPr id="1481919996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1647669120" name="Picture"/>
+                          <pic:cNvPr id="1481919996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28136,57 +28136,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1475982503" name="Picture">
+                  <wp:docPr id="2069900560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1475982503" name="Picture"/>
+                          <pic:cNvPr id="2069900560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29270,57 +29270,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1074685604" name="Picture">
+                        <wp:docPr id="1116478775" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1074685604" name="Picture"/>
+                                <pic:cNvPr id="1116478775" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30295,57 +30295,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1037716933" name="Picture">
+                        <wp:docPr id="897587972" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1037716933" name="Picture"/>
+                                <pic:cNvPr id="897587972" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31767,57 +31767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="578369582" name="Picture">
+                  <wp:docPr id="2016746775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="578369582" name="Picture"/>
+                          <pic:cNvPr id="2016746775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31856,57 +31856,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="464320792" name="Picture">
+                  <wp:docPr id="1605987047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="464320792" name="Picture"/>
+                          <pic:cNvPr id="1605987047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32500,57 +32500,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="82734809" name="Picture">
+                  <wp:docPr id="1981563991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="82734809" name="Picture"/>
+                          <pic:cNvPr id="1981563991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33498,57 +33498,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1302166048" name="Picture">
+                  <wp:docPr id="1499101785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1302166048" name="Picture"/>
+                          <pic:cNvPr id="1499101785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33601,57 +33601,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1907400917" name="Picture">
+                  <wp:docPr id="1793491764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1907400917" name="Picture"/>
+                          <pic:cNvPr id="1793491764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34978,57 +34978,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="964670006" name="Picture">
+                  <wp:docPr id="160142006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="964670006" name="Picture"/>
+                          <pic:cNvPr id="160142006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36121,57 +36121,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1974867133" name="Picture">
+                        <wp:docPr id="1799072415" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1974867133" name="Picture"/>
+                                <pic:cNvPr id="1799072415" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37489,57 +37489,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1415051887" name="Picture">
+                  <wp:docPr id="1411976874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1415051887" name="Picture"/>
+                          <pic:cNvPr id="1411976874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37578,57 +37578,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="293670820" name="Picture">
+                  <wp:docPr id="1651517922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="293670820" name="Picture"/>
+                          <pic:cNvPr id="1651517922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38210,57 +38210,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1207611045" name="Picture">
+                  <wp:docPr id="1482781995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1207611045" name="Picture"/>
+                          <pic:cNvPr id="1482781995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39154,57 +39154,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1960699320" name="Picture">
+                  <wp:docPr id="2018637797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1960699320" name="Picture"/>
+                          <pic:cNvPr id="2018637797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39266,57 +39266,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="195188687" name="Picture">
+                  <wp:docPr id="1137050890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="195188687" name="Picture"/>
+                          <pic:cNvPr id="1137050890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41090,57 +41090,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1163366702" name="Picture">
+                  <wp:docPr id="1600408560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1163366702" name="Picture"/>
+                          <pic:cNvPr id="1600408560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42299,57 +42299,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="665421002" name="Picture">
+                  <wp:docPr id="724852144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="665421002" name="Picture"/>
+                          <pic:cNvPr id="724852144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42379,57 +42379,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1224065350" name="Picture">
+                  <wp:docPr id="395386029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1224065350" name="Picture"/>
+                          <pic:cNvPr id="395386029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42885,57 +42885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1361477560" name="Picture">
+                  <wp:docPr id="1889965849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1361477560" name="Picture"/>
+                          <pic:cNvPr id="1889965849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45423,57 +45423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="818599363" name="Picture">
+                  <wp:docPr id="547458986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="818599363" name="Picture"/>
+                          <pic:cNvPr id="547458986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45503,57 +45503,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1122674580" name="Picture">
+                  <wp:docPr id="887436572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1122674580" name="Picture"/>
+                          <pic:cNvPr id="887436572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45991,57 +45991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="527588174" name="Picture">
+                  <wp:docPr id="1645165362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="527588174" name="Picture"/>
+                          <pic:cNvPr id="1645165362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>