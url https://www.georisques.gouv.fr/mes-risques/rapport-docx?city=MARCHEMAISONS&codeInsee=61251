--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1158386726" name="Picture">
+                  <wp:docPr id="168735047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1158386726" name="Picture"/>
+                          <pic:cNvPr id="168735047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1215700252" name="Picture">
+                  <wp:docPr id="1959048326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1215700252" name="Picture"/>
+                          <pic:cNvPr id="1959048326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="5707180" name="Picture">
+                        <wp:docPr id="713044103" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="5707180" name="Picture"/>
+                                <pic:cNvPr id="713044103" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1867043943" name="Picture">
+                  <wp:docPr id="164783102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1867043943" name="Picture"/>
+                          <pic:cNvPr id="164783102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="188359276" name="Picture">
+                  <wp:docPr id="686947642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="188359276" name="Picture"/>
+                          <pic:cNvPr id="686947642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1134671446" name="Picture">
+                  <wp:docPr id="497465225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1134671446" name="Picture"/>
+                          <pic:cNvPr id="497465225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="708435271" name="Picture">
+                  <wp:docPr id="1334514169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="708435271" name="Picture"/>
+                          <pic:cNvPr id="1334514169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="639719929" name="Picture">
+                  <wp:docPr id="1007568216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="639719929" name="Picture"/>
+                          <pic:cNvPr id="1007568216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1242414910" name="Picture">
+                        <wp:docPr id="394374619" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1242414910" name="Picture"/>
+                                <pic:cNvPr id="394374619" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1285276907" name="Picture">
+                        <wp:docPr id="1175259147" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1285276907" name="Picture"/>
+                                <pic:cNvPr id="1175259147" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2092627029" name="Picture">
+                        <wp:docPr id="1145538738" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2092627029" name="Picture"/>
+                                <pic:cNvPr id="1145538738" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1710455013" name="Picture">
+                        <wp:docPr id="806389014" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1710455013" name="Picture"/>
+                                <pic:cNvPr id="806389014" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1684391380" name="Picture">
+                        <wp:docPr id="1220348728" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1684391380" name="Picture"/>
+                                <pic:cNvPr id="1220348728" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1542946369" name="Picture">
+                        <wp:docPr id="1022331241" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1542946369" name="Picture"/>
+                                <pic:cNvPr id="1022331241" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="902958740" name="Picture">
+                        <wp:docPr id="1524385544" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="902958740" name="Picture"/>
+                                <pic:cNvPr id="1524385544" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="183977945" name="Picture">
+                        <wp:docPr id="62072372" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="183977945" name="Picture"/>
+                                <pic:cNvPr id="62072372" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1145995645" name="Picture">
+                        <wp:docPr id="1863779216" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1145995645" name="Picture"/>
+                                <pic:cNvPr id="1863779216" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="278457518" name="Picture">
+                        <wp:docPr id="1309875374" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="278457518" name="Picture"/>
+                                <pic:cNvPr id="1309875374" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1212504629" name="Picture">
+                        <wp:docPr id="1530908794" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1212504629" name="Picture"/>
+                                <pic:cNvPr id="1530908794" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1429123496" name="Picture">
+                        <wp:docPr id="644335308" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1429123496" name="Picture"/>
+                                <pic:cNvPr id="644335308" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1310320726" name="Picture">
+                        <wp:docPr id="1825914023" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1310320726" name="Picture"/>
+                                <pic:cNvPr id="1825914023" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1161128457" name="Picture">
+                        <wp:docPr id="855412257" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1161128457" name="Picture"/>
+                                <pic:cNvPr id="855412257" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="139465556" name="Picture">
+                        <wp:docPr id="1845968072" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="139465556" name="Picture"/>
+                                <pic:cNvPr id="1845968072" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1763245371" name="Picture">
+                  <wp:docPr id="753784608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1763245371" name="Picture"/>
+                          <pic:cNvPr id="753784608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1601282508" name="Picture">
+                  <wp:docPr id="402418481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1601282508" name="Picture"/>
+                          <pic:cNvPr id="402418481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="934309636" name="Picture">
+                  <wp:docPr id="1897845025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="934309636" name="Picture"/>
+                          <pic:cNvPr id="1897845025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="272105422" name="Picture">
+                  <wp:docPr id="1616521939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="272105422" name="Picture"/>
+                          <pic:cNvPr id="1616521939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2067805958" name="Picture">
+                  <wp:docPr id="1839600764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2067805958" name="Picture"/>
+                          <pic:cNvPr id="1839600764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1569884698" name="Picture">
+                  <wp:docPr id="874393967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1569884698" name="Picture"/>
+                          <pic:cNvPr id="874393967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="959557624" name="Picture">
+                        <wp:docPr id="448136980" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="959557624" name="Picture"/>
+                                <pic:cNvPr id="448136980" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18758,57 +18758,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1273756655" name="Picture">
+                        <wp:docPr id="570578410" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1273756655" name="Picture"/>
+                                <pic:cNvPr id="570578410" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20366,57 +20366,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="122684043" name="Picture">
+                  <wp:docPr id="90681166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="122684043" name="Picture"/>
+                          <pic:cNvPr id="90681166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20455,57 +20455,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1664379753" name="Picture">
+                  <wp:docPr id="1473973112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1664379753" name="Picture"/>
+                          <pic:cNvPr id="1473973112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21099,57 +21099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1997848675" name="Picture">
+                  <wp:docPr id="1732688236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1997848675" name="Picture"/>
+                          <pic:cNvPr id="1732688236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22097,57 +22097,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1627274274" name="Picture">
+                  <wp:docPr id="991333171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1627274274" name="Picture"/>
+                          <pic:cNvPr id="991333171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22200,57 +22200,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1505099053" name="Picture">
+                  <wp:docPr id="2128405346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1505099053" name="Picture"/>
+                          <pic:cNvPr id="2128405346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23581,57 +23581,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1544544468" name="Picture">
+                  <wp:docPr id="2001751362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1544544468" name="Picture"/>
+                          <pic:cNvPr id="2001751362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24743,57 +24743,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="963976100" name="Picture">
+                        <wp:docPr id="752060526" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="963976100" name="Picture"/>
+                                <pic:cNvPr id="752060526" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25718,57 +25718,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="727354171" name="Picture">
+                        <wp:docPr id="1747640913" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="727354171" name="Picture"/>
+                                <pic:cNvPr id="1747640913" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27107,57 +27107,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="987962831" name="Picture">
+                  <wp:docPr id="1485473730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="987962831" name="Picture"/>
+                          <pic:cNvPr id="1485473730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27196,57 +27196,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1525962808" name="Picture">
+                  <wp:docPr id="1728046490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1525962808" name="Picture"/>
+                          <pic:cNvPr id="1728046490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27840,57 +27840,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1246155219" name="Picture">
+                  <wp:docPr id="1602084403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1246155219" name="Picture"/>
+                          <pic:cNvPr id="1602084403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28838,57 +28838,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1928342099" name="Picture">
+                  <wp:docPr id="1883567488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1928342099" name="Picture"/>
+                          <pic:cNvPr id="1883567488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28941,57 +28941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="308631079" name="Picture">
+                  <wp:docPr id="1459508529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="308631079" name="Picture"/>
+                          <pic:cNvPr id="1459508529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30318,57 +30318,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="231383161" name="Picture">
+                  <wp:docPr id="721172931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="231383161" name="Picture"/>
+                          <pic:cNvPr id="721172931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31461,57 +31461,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="354324109" name="Picture">
+                        <wp:docPr id="1479957831" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="354324109" name="Picture"/>
+                                <pic:cNvPr id="1479957831" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32822,57 +32822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1292844351" name="Picture">
+                  <wp:docPr id="323962275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1292844351" name="Picture"/>
+                          <pic:cNvPr id="323962275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32911,57 +32911,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1223691604" name="Picture">
+                  <wp:docPr id="1610669468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1223691604" name="Picture"/>
+                          <pic:cNvPr id="1610669468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33555,57 +33555,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="311602680" name="Picture">
+                  <wp:docPr id="1855634884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="311602680" name="Picture"/>
+                          <pic:cNvPr id="1855634884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34553,57 +34553,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="853417416" name="Picture">
+                  <wp:docPr id="1424212223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="853417416" name="Picture"/>
+                          <pic:cNvPr id="1424212223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34656,57 +34656,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2119836808" name="Picture">
+                  <wp:docPr id="1156092876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2119836808" name="Picture"/>
+                          <pic:cNvPr id="1156092876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36033,57 +36033,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1429004633" name="Picture">
+                  <wp:docPr id="872944721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1429004633" name="Picture"/>
+                          <pic:cNvPr id="872944721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37176,57 +37176,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="109944183" name="Picture">
+                        <wp:docPr id="1773484840" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="109944183" name="Picture"/>
+                                <pic:cNvPr id="1773484840" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38534,57 +38534,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="874091222" name="Picture">
+                  <wp:docPr id="493555923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="874091222" name="Picture"/>
+                          <pic:cNvPr id="493555923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38623,57 +38623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="561582116" name="Picture">
+                  <wp:docPr id="1567272318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="561582116" name="Picture"/>
+                          <pic:cNvPr id="1567272318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39246,57 +39246,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1237271706" name="Picture">
+                  <wp:docPr id="360381126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1237271706" name="Picture"/>
+                          <pic:cNvPr id="360381126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40163,57 +40163,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="973229923" name="Picture">
+                  <wp:docPr id="953430179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="973229923" name="Picture"/>
+                          <pic:cNvPr id="953430179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40266,57 +40266,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="923971649" name="Picture">
+                  <wp:docPr id="1832853657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="923971649" name="Picture"/>
+                          <pic:cNvPr id="1832853657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41589,57 +41589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1725532640" name="Picture">
+                  <wp:docPr id="1697427613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1725532640" name="Picture"/>
+                          <pic:cNvPr id="1697427613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42224,57 +42224,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1156300226" name="Picture">
+                  <wp:docPr id="1904439113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1156300226" name="Picture"/>
+                          <pic:cNvPr id="1904439113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42295,57 +42295,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1198494440" name="Picture">
+                  <wp:docPr id="1067409200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1198494440" name="Picture"/>
+                          <pic:cNvPr id="1067409200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42709,57 +42709,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2127382851" name="Picture">
+                  <wp:docPr id="83642445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2127382851" name="Picture"/>
+                          <pic:cNvPr id="83642445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>