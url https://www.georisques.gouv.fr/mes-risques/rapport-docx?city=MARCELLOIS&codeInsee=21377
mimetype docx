--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1987530887" name="Picture">
+                  <wp:docPr id="671285963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1987530887" name="Picture"/>
+                          <pic:cNvPr id="671285963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2119773019" name="Picture">
+                  <wp:docPr id="1400479133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2119773019" name="Picture"/>
+                          <pic:cNvPr id="1400479133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2122353995" name="Picture">
+                        <wp:docPr id="1656585253" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2122353995" name="Picture"/>
+                                <pic:cNvPr id="1656585253" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1234374977" name="Picture">
+                  <wp:docPr id="1937001912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1234374977" name="Picture"/>
+                          <pic:cNvPr id="1937001912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="997189505" name="Picture">
+                  <wp:docPr id="1237267456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="997189505" name="Picture"/>
+                          <pic:cNvPr id="1237267456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="356884911" name="Picture">
+                  <wp:docPr id="932293330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="356884911" name="Picture"/>
+                          <pic:cNvPr id="932293330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1914371231" name="Picture">
+                  <wp:docPr id="2041085581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1914371231" name="Picture"/>
+                          <pic:cNvPr id="2041085581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="493935904" name="Picture">
+                  <wp:docPr id="1817068419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="493935904" name="Picture"/>
+                          <pic:cNvPr id="1817068419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1449419416" name="Picture">
+                        <wp:docPr id="583204480" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1449419416" name="Picture"/>
+                                <pic:cNvPr id="583204480" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="524747801" name="Picture">
+                        <wp:docPr id="2089387520" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="524747801" name="Picture"/>
+                                <pic:cNvPr id="2089387520" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1072884609" name="Picture">
+                        <wp:docPr id="1044010504" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1072884609" name="Picture"/>
+                                <pic:cNvPr id="1044010504" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1274431047" name="Picture">
+                        <wp:docPr id="886062859" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1274431047" name="Picture"/>
+                                <pic:cNvPr id="886062859" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="479065017" name="Picture">
+                        <wp:docPr id="850033672" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="479065017" name="Picture"/>
+                                <pic:cNvPr id="850033672" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1127573806" name="Picture">
+                        <wp:docPr id="825633602" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1127573806" name="Picture"/>
+                                <pic:cNvPr id="825633602" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1520204433" name="Picture">
+                        <wp:docPr id="50618695" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1520204433" name="Picture"/>
+                                <pic:cNvPr id="50618695" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1752389888" name="Picture">
+                        <wp:docPr id="1010539727" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1752389888" name="Picture"/>
+                                <pic:cNvPr id="1010539727" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1198686883" name="Picture">
+                        <wp:docPr id="1314742863" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1198686883" name="Picture"/>
+                                <pic:cNvPr id="1314742863" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="792180586" name="Picture">
+                        <wp:docPr id="671546290" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="792180586" name="Picture"/>
+                                <pic:cNvPr id="671546290" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="88600250" name="Picture">
+                        <wp:docPr id="331391540" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="88600250" name="Picture"/>
+                                <pic:cNvPr id="331391540" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1424863948" name="Picture">
+                        <wp:docPr id="1850649528" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1424863948" name="Picture"/>
+                                <pic:cNvPr id="1850649528" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1275210074" name="Picture">
+                        <wp:docPr id="1240217015" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1275210074" name="Picture"/>
+                                <pic:cNvPr id="1240217015" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1584161647" name="Picture">
+                        <wp:docPr id="532447440" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1584161647" name="Picture"/>
+                                <pic:cNvPr id="532447440" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1178043798" name="Picture">
+                        <wp:docPr id="64206617" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1178043798" name="Picture"/>
+                                <pic:cNvPr id="64206617" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1897869297" name="Picture">
+                  <wp:docPr id="1258886174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1897869297" name="Picture"/>
+                          <pic:cNvPr id="1258886174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="325315417" name="Picture">
+                  <wp:docPr id="1194178107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="325315417" name="Picture"/>
+                          <pic:cNvPr id="1194178107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="842075476" name="Picture">
+                  <wp:docPr id="423395258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="842075476" name="Picture"/>
+                          <pic:cNvPr id="423395258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="956812735" name="Picture">
+                  <wp:docPr id="768752515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="956812735" name="Picture"/>
+                          <pic:cNvPr id="768752515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1643598259" name="Picture">
+                  <wp:docPr id="1922035078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1643598259" name="Picture"/>
+                          <pic:cNvPr id="1922035078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1156526667" name="Picture">
+                  <wp:docPr id="144159870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1156526667" name="Picture"/>
+                          <pic:cNvPr id="144159870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="337083160" name="Picture">
+                        <wp:docPr id="68626537" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="337083160" name="Picture"/>
+                                <pic:cNvPr id="68626537" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="698990927" name="Picture">
+                  <wp:docPr id="978160685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="698990927" name="Picture"/>
+                          <pic:cNvPr id="978160685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1959923596" name="Picture">
+                  <wp:docPr id="537903340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1959923596" name="Picture"/>
+                          <pic:cNvPr id="537903340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1538422197" name="Picture">
+                  <wp:docPr id="493281508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1538422197" name="Picture"/>
+                          <pic:cNvPr id="493281508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1571116461" name="Picture">
+                  <wp:docPr id="2067105695" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1571116461" name="Picture"/>
+                          <pic:cNvPr id="2067105695" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1138668096" name="Picture">
+                  <wp:docPr id="476915754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1138668096" name="Picture"/>
+                          <pic:cNvPr id="476915754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="148263434" name="Picture">
+                  <wp:docPr id="545254482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="148263434" name="Picture"/>
+                          <pic:cNvPr id="545254482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1994058027" name="Picture">
+                        <wp:docPr id="1321569272" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1994058027" name="Picture"/>
+                                <pic:cNvPr id="1321569272" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24749,57 +24749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1641892751" name="Picture">
+                  <wp:docPr id="1105831805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1641892751" name="Picture"/>
+                          <pic:cNvPr id="1105831805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24838,57 +24838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1081042222" name="Picture">
+                  <wp:docPr id="596737779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1081042222" name="Picture"/>
+                          <pic:cNvPr id="596737779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25491,57 +25491,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="967780264" name="Picture">
+                  <wp:docPr id="220263948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="967780264" name="Picture"/>
+                          <pic:cNvPr id="220263948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26516,57 +26516,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1194784616" name="Picture">
+                  <wp:docPr id="1686010624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1194784616" name="Picture"/>
+                          <pic:cNvPr id="1686010624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26619,57 +26619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="33135770" name="Picture">
+                  <wp:docPr id="461160322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="33135770" name="Picture"/>
+                          <pic:cNvPr id="461160322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27948,57 +27948,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1613131326" name="Picture">
+                  <wp:docPr id="280759045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1613131326" name="Picture"/>
+                          <pic:cNvPr id="280759045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29589,57 +29589,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1337199608" name="Picture">
+                        <wp:docPr id="959750555" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1337199608" name="Picture"/>
+                                <pic:cNvPr id="959750555" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31443,57 +31443,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2079559704" name="Picture">
+                  <wp:docPr id="1305639185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2079559704" name="Picture"/>
+                          <pic:cNvPr id="1305639185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31532,57 +31532,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="979302764" name="Picture">
+                  <wp:docPr id="1875984554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="979302764" name="Picture"/>
+                          <pic:cNvPr id="1875984554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32176,57 +32176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1315166031" name="Picture">
+                  <wp:docPr id="1472557157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1315166031" name="Picture"/>
+                          <pic:cNvPr id="1472557157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33174,57 +33174,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1169083840" name="Picture">
+                  <wp:docPr id="1322674171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1169083840" name="Picture"/>
+                          <pic:cNvPr id="1322674171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33277,57 +33277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="107307296" name="Picture">
+                  <wp:docPr id="1502649539" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="107307296" name="Picture"/>
+                          <pic:cNvPr id="1502649539" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34654,57 +34654,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1800019144" name="Picture">
+                  <wp:docPr id="748856481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1800019144" name="Picture"/>
+                          <pic:cNvPr id="748856481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35797,57 +35797,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="64964431" name="Picture">
+                        <wp:docPr id="959915903" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="64964431" name="Picture"/>
+                                <pic:cNvPr id="959915903" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37158,57 +37158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="944285600" name="Picture">
+                  <wp:docPr id="596820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="944285600" name="Picture"/>
+                          <pic:cNvPr id="596820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37247,57 +37247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="649740373" name="Picture">
+                  <wp:docPr id="991976180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="649740373" name="Picture"/>
+                          <pic:cNvPr id="991976180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37891,57 +37891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="107676679" name="Picture">
+                  <wp:docPr id="1496118858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="107676679" name="Picture"/>
+                          <pic:cNvPr id="1496118858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38889,57 +38889,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1768240124" name="Picture">
+                  <wp:docPr id="1314618780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1768240124" name="Picture"/>
+                          <pic:cNvPr id="1314618780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38992,57 +38992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1725241084" name="Picture">
+                  <wp:docPr id="984852525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1725241084" name="Picture"/>
+                          <pic:cNvPr id="984852525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40369,57 +40369,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1508511460" name="Picture">
+                  <wp:docPr id="532064130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1508511460" name="Picture"/>
+                          <pic:cNvPr id="532064130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41512,57 +41512,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="756102433" name="Picture">
+                        <wp:docPr id="1859381521" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="756102433" name="Picture"/>
+                                <pic:cNvPr id="1859381521" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42783,57 +42783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1659261641" name="Picture">
+                  <wp:docPr id="1642901895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1659261641" name="Picture"/>
+                          <pic:cNvPr id="1642901895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42863,57 +42863,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1829025392" name="Picture">
+                  <wp:docPr id="1446358772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1829025392" name="Picture"/>
+                          <pic:cNvPr id="1446358772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43342,57 +43342,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="573144691" name="Picture">
+                  <wp:docPr id="1205804331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="573144691" name="Picture"/>
+                          <pic:cNvPr id="1205804331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44937,57 +44937,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="263908803" name="Picture">
+                  <wp:docPr id="1017829666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="263908803" name="Picture"/>
+                          <pic:cNvPr id="1017829666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45008,57 +45008,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1204120946" name="Picture">
+                  <wp:docPr id="1192460877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1204120946" name="Picture"/>
+                          <pic:cNvPr id="1192460877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45422,57 +45422,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="787892511" name="Picture">
+                  <wp:docPr id="2023422401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="787892511" name="Picture"/>
+                          <pic:cNvPr id="2023422401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>