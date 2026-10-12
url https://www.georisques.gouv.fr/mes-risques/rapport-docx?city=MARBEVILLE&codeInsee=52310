--- v0 (2026-08-19)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1937136189" name="Picture">
+                  <wp:docPr id="906153199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1937136189" name="Picture"/>
+                          <pic:cNvPr id="906153199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="971671622" name="Picture">
+                  <wp:docPr id="1920215868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="971671622" name="Picture"/>
+                          <pic:cNvPr id="1920215868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1744534051" name="Picture">
+                        <wp:docPr id="1527811686" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1744534051" name="Picture"/>
+                                <pic:cNvPr id="1527811686" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1600969431" name="Picture">
+                  <wp:docPr id="2089269421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1600969431" name="Picture"/>
+                          <pic:cNvPr id="2089269421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="110886315" name="Picture">
+                  <wp:docPr id="368244137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="110886315" name="Picture"/>
+                          <pic:cNvPr id="368244137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1088012275" name="Picture">
+                  <wp:docPr id="1573057623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1088012275" name="Picture"/>
+                          <pic:cNvPr id="1573057623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1179912037" name="Picture">
+                  <wp:docPr id="1405276468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1179912037" name="Picture"/>
+                          <pic:cNvPr id="1405276468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="616478533" name="Picture">
+                  <wp:docPr id="1783520731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="616478533" name="Picture"/>
+                          <pic:cNvPr id="1783520731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="15233312" name="Picture">
+                        <wp:docPr id="1033221066" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="15233312" name="Picture"/>
+                                <pic:cNvPr id="1033221066" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="997346729" name="Picture">
+                        <wp:docPr id="382322630" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="997346729" name="Picture"/>
+                                <pic:cNvPr id="382322630" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="259924862" name="Picture">
+                        <wp:docPr id="1923977345" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="259924862" name="Picture"/>
+                                <pic:cNvPr id="1923977345" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1227384641" name="Picture">
+                        <wp:docPr id="364467105" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1227384641" name="Picture"/>
+                                <pic:cNvPr id="364467105" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1041317315" name="Picture">
+                        <wp:docPr id="2102112070" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1041317315" name="Picture"/>
+                                <pic:cNvPr id="2102112070" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="562742168" name="Picture">
+                        <wp:docPr id="1175341307" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="562742168" name="Picture"/>
+                                <pic:cNvPr id="1175341307" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1556804605" name="Picture">
+                        <wp:docPr id="169313461" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1556804605" name="Picture"/>
+                                <pic:cNvPr id="169313461" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="553746479" name="Picture">
+                        <wp:docPr id="2136610232" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="553746479" name="Picture"/>
+                                <pic:cNvPr id="2136610232" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1522763792" name="Picture">
+                        <wp:docPr id="1483800407" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1522763792" name="Picture"/>
+                                <pic:cNvPr id="1483800407" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="623487097" name="Picture">
+                        <wp:docPr id="183437556" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="623487097" name="Picture"/>
+                                <pic:cNvPr id="183437556" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1394928608" name="Picture">
+                        <wp:docPr id="1700325917" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1394928608" name="Picture"/>
+                                <pic:cNvPr id="1700325917" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="172655379" name="Picture">
+                        <wp:docPr id="1643359265" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="172655379" name="Picture"/>
+                                <pic:cNvPr id="1643359265" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2055515282" name="Picture">
+                        <wp:docPr id="614995434" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2055515282" name="Picture"/>
+                                <pic:cNvPr id="614995434" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="468935322" name="Picture">
+                        <wp:docPr id="1954965806" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="468935322" name="Picture"/>
+                                <pic:cNvPr id="1954965806" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="476017534" name="Picture">
+                        <wp:docPr id="588563113" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="476017534" name="Picture"/>
+                                <pic:cNvPr id="588563113" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="226664568" name="Picture">
+                  <wp:docPr id="1267202894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="226664568" name="Picture"/>
+                          <pic:cNvPr id="1267202894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1627803214" name="Picture">
+                  <wp:docPr id="244295626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1627803214" name="Picture"/>
+                          <pic:cNvPr id="244295626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1697930936" name="Picture">
+                  <wp:docPr id="669303436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1697930936" name="Picture"/>
+                          <pic:cNvPr id="669303436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1205780791" name="Picture">
+                  <wp:docPr id="591646059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1205780791" name="Picture"/>
+                          <pic:cNvPr id="591646059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1411831401" name="Picture">
+                  <wp:docPr id="2128032880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1411831401" name="Picture"/>
+                          <pic:cNvPr id="2128032880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="142541992" name="Picture">
+                  <wp:docPr id="44389185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="142541992" name="Picture"/>
+                          <pic:cNvPr id="44389185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="220070737" name="Picture">
+                        <wp:docPr id="569686073" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="220070737" name="Picture"/>
+                                <pic:cNvPr id="569686073" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="770033406" name="Picture">
+                  <wp:docPr id="850401301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="770033406" name="Picture"/>
+                          <pic:cNvPr id="850401301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1626705700" name="Picture">
+                  <wp:docPr id="579852899" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1626705700" name="Picture"/>
+                          <pic:cNvPr id="579852899" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="487333088" name="Picture">
+                  <wp:docPr id="641633147" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="487333088" name="Picture"/>
+                          <pic:cNvPr id="641633147" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="402397986" name="Picture">
+                  <wp:docPr id="117065974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="402397986" name="Picture"/>
+                          <pic:cNvPr id="117065974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1122279855" name="Picture">
+                  <wp:docPr id="634537500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1122279855" name="Picture"/>
+                          <pic:cNvPr id="634537500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="889346298" name="Picture">
+                  <wp:docPr id="1893737593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="889346298" name="Picture"/>
+                          <pic:cNvPr id="1893737593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="425026538" name="Picture">
+                        <wp:docPr id="350015038" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="425026538" name="Picture"/>
+                                <pic:cNvPr id="350015038" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="505910861" name="Picture">
+                  <wp:docPr id="1697353712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="505910861" name="Picture"/>
+                          <pic:cNvPr id="1697353712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1176075777" name="Picture">
+                  <wp:docPr id="189307432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1176075777" name="Picture"/>
+                          <pic:cNvPr id="189307432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1877596866" name="Picture">
+                  <wp:docPr id="1811588553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1877596866" name="Picture"/>
+                          <pic:cNvPr id="1811588553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1448386900" name="Picture">
+                  <wp:docPr id="342387203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1448386900" name="Picture"/>
+                          <pic:cNvPr id="342387203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1809509893" name="Picture">
+                  <wp:docPr id="1095883455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1809509893" name="Picture"/>
+                          <pic:cNvPr id="1095883455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1915105911" name="Picture">
+                  <wp:docPr id="634321258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1915105911" name="Picture"/>
+                          <pic:cNvPr id="634321258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1901859528" name="Picture">
+                  <wp:docPr id="1531926578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1901859528" name="Picture"/>
+                          <pic:cNvPr id="1531926578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="850015006" name="Picture">
+                  <wp:docPr id="152629144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="850015006" name="Picture"/>
+                          <pic:cNvPr id="152629144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2119287403" name="Picture">
+                  <wp:docPr id="1233586910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2119287403" name="Picture"/>
+                          <pic:cNvPr id="1233586910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2103320353" name="Picture">
+                  <wp:docPr id="1195911824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2103320353" name="Picture"/>
+                          <pic:cNvPr id="1195911824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="628411618" name="Picture">
+                  <wp:docPr id="73076595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="628411618" name="Picture"/>
+                          <pic:cNvPr id="73076595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="918367829" name="Picture">
+                  <wp:docPr id="1356025072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="918367829" name="Picture"/>
+                          <pic:cNvPr id="1356025072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="490480157" name="Picture">
+                        <wp:docPr id="226283156" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="490480157" name="Picture"/>
+                                <pic:cNvPr id="226283156" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1118599273" name="Picture">
+                  <wp:docPr id="1191356167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1118599273" name="Picture"/>
+                          <pic:cNvPr id="1191356167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="409364375" name="Picture">
+                  <wp:docPr id="878053736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="409364375" name="Picture"/>
+                          <pic:cNvPr id="878053736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="681293260" name="Picture">
+                  <wp:docPr id="1228132804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="681293260" name="Picture"/>
+                          <pic:cNvPr id="1228132804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="625056671" name="Picture">
+                  <wp:docPr id="80530770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="625056671" name="Picture"/>
+                          <pic:cNvPr id="80530770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="174818657" name="Picture">
+                  <wp:docPr id="834727547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="174818657" name="Picture"/>
+                          <pic:cNvPr id="834727547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="604129877" name="Picture">
+                  <wp:docPr id="686119056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="604129877" name="Picture"/>
+                          <pic:cNvPr id="686119056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1350906442" name="Picture">
+                        <wp:docPr id="163151424" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1350906442" name="Picture"/>
+                                <pic:cNvPr id="163151424" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1147293479" name="Picture">
+                  <wp:docPr id="989804299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1147293479" name="Picture"/>
+                          <pic:cNvPr id="989804299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="18282823" name="Picture">
+                  <wp:docPr id="1322938616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="18282823" name="Picture"/>
+                          <pic:cNvPr id="1322938616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1310624315" name="Picture">
+                  <wp:docPr id="834912669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1310624315" name="Picture"/>
+                          <pic:cNvPr id="834912669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44421,57 +44421,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1541504023" name="Picture">
+                  <wp:docPr id="1890065726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1541504023" name="Picture"/>
+                          <pic:cNvPr id="1890065726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44492,57 +44492,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1837853421" name="Picture">
+                  <wp:docPr id="1843986019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1837853421" name="Picture"/>
+                          <pic:cNvPr id="1843986019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44906,57 +44906,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1476291125" name="Picture">
+                  <wp:docPr id="1116214634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1476291125" name="Picture"/>
+                          <pic:cNvPr id="1116214634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>