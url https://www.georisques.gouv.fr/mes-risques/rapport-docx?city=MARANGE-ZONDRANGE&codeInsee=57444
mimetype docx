--- v0 (2026-08-19)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="340164457" name="Picture">
+                  <wp:docPr id="147232337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="340164457" name="Picture"/>
+                          <pic:cNvPr id="147232337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1742545152" name="Picture">
+                  <wp:docPr id="296753124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1742545152" name="Picture"/>
+                          <pic:cNvPr id="296753124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="880215919" name="Picture">
+                        <wp:docPr id="1396409000" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="880215919" name="Picture"/>
+                                <pic:cNvPr id="1396409000" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="394552480" name="Picture">
+                  <wp:docPr id="402362458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="394552480" name="Picture"/>
+                          <pic:cNvPr id="402362458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1587731116" name="Picture">
+                  <wp:docPr id="201881375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1587731116" name="Picture"/>
+                          <pic:cNvPr id="201881375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="48883091" name="Picture">
+                  <wp:docPr id="195597380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="48883091" name="Picture"/>
+                          <pic:cNvPr id="195597380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1199814341" name="Picture">
+                  <wp:docPr id="123665489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1199814341" name="Picture"/>
+                          <pic:cNvPr id="123665489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="725200164" name="Picture">
+                  <wp:docPr id="585783523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="725200164" name="Picture"/>
+                          <pic:cNvPr id="585783523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1944506036" name="Picture">
+                        <wp:docPr id="346393118" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1944506036" name="Picture"/>
+                                <pic:cNvPr id="346393118" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1446493437" name="Picture">
+                        <wp:docPr id="1062215470" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1446493437" name="Picture"/>
+                                <pic:cNvPr id="1062215470" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1069169178" name="Picture">
+                        <wp:docPr id="670257736" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1069169178" name="Picture"/>
+                                <pic:cNvPr id="670257736" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1719768817" name="Picture">
+                        <wp:docPr id="1981689357" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1719768817" name="Picture"/>
+                                <pic:cNvPr id="1981689357" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="708438070" name="Picture">
+                        <wp:docPr id="2107556809" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="708438070" name="Picture"/>
+                                <pic:cNvPr id="2107556809" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="262596214" name="Picture">
+                        <wp:docPr id="2025770845" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="262596214" name="Picture"/>
+                                <pic:cNvPr id="2025770845" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1345897046" name="Picture">
+                        <wp:docPr id="390541177" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1345897046" name="Picture"/>
+                                <pic:cNvPr id="390541177" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="963388554" name="Picture">
+                        <wp:docPr id="1097309082" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="963388554" name="Picture"/>
+                                <pic:cNvPr id="1097309082" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="447207229" name="Picture">
+                        <wp:docPr id="892481166" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="447207229" name="Picture"/>
+                                <pic:cNvPr id="892481166" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1951378307" name="Picture">
+                        <wp:docPr id="1357752509" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1951378307" name="Picture"/>
+                                <pic:cNvPr id="1357752509" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2135409112" name="Picture">
+                        <wp:docPr id="941304400" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2135409112" name="Picture"/>
+                                <pic:cNvPr id="941304400" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2047983661" name="Picture">
+                        <wp:docPr id="104533777" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2047983661" name="Picture"/>
+                                <pic:cNvPr id="104533777" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="200827552" name="Picture">
+                        <wp:docPr id="1104625283" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="200827552" name="Picture"/>
+                                <pic:cNvPr id="1104625283" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1679259921" name="Picture">
+                        <wp:docPr id="1757063189" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1679259921" name="Picture"/>
+                                <pic:cNvPr id="1757063189" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1198118292" name="Picture">
+                        <wp:docPr id="1060039753" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1198118292" name="Picture"/>
+                                <pic:cNvPr id="1060039753" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="932248889" name="Picture">
+                  <wp:docPr id="158301649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="932248889" name="Picture"/>
+                          <pic:cNvPr id="158301649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1447045461" name="Picture">
+                  <wp:docPr id="728039378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1447045461" name="Picture"/>
+                          <pic:cNvPr id="728039378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="49126396" name="Picture">
+                  <wp:docPr id="1349548314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="49126396" name="Picture"/>
+                          <pic:cNvPr id="1349548314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="844769453" name="Picture">
+                  <wp:docPr id="1921831605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="844769453" name="Picture"/>
+                          <pic:cNvPr id="1921831605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="341308938" name="Picture">
+                  <wp:docPr id="924686516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="341308938" name="Picture"/>
+                          <pic:cNvPr id="924686516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="370881535" name="Picture">
+                  <wp:docPr id="1448743576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="370881535" name="Picture"/>
+                          <pic:cNvPr id="1448743576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2174441" name="Picture">
+                        <wp:docPr id="1945129829" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2174441" name="Picture"/>
+                                <pic:cNvPr id="1945129829" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="355641307" name="Picture">
+                  <wp:docPr id="898572376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="355641307" name="Picture"/>
+                          <pic:cNvPr id="898572376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1130921501" name="Picture">
+                  <wp:docPr id="2074200065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1130921501" name="Picture"/>
+                          <pic:cNvPr id="2074200065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1253006844" name="Picture">
+                  <wp:docPr id="171689835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1253006844" name="Picture"/>
+                          <pic:cNvPr id="171689835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="578513298" name="Picture">
+                  <wp:docPr id="1356577113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="578513298" name="Picture"/>
+                          <pic:cNvPr id="1356577113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1962502267" name="Picture">
+                  <wp:docPr id="1273989138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1962502267" name="Picture"/>
+                          <pic:cNvPr id="1273989138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="229523340" name="Picture">
+                  <wp:docPr id="1771929586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="229523340" name="Picture"/>
+                          <pic:cNvPr id="1771929586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1660242461" name="Picture">
+                        <wp:docPr id="2069285172" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1660242461" name="Picture"/>
+                                <pic:cNvPr id="2069285172" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="202124647" name="Picture">
+                  <wp:docPr id="1706594876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="202124647" name="Picture"/>
+                          <pic:cNvPr id="1706594876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1353253209" name="Picture">
+                  <wp:docPr id="1704937075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1353253209" name="Picture"/>
+                          <pic:cNvPr id="1704937075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="752135229" name="Picture">
+                  <wp:docPr id="997986607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="752135229" name="Picture"/>
+                          <pic:cNvPr id="997986607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1831707746" name="Picture">
+                  <wp:docPr id="1267278365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1831707746" name="Picture"/>
+                          <pic:cNvPr id="1267278365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="641002837" name="Picture">
+                  <wp:docPr id="1056760853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="641002837" name="Picture"/>
+                          <pic:cNvPr id="1056760853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1732336546" name="Picture">
+                  <wp:docPr id="1065061760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1732336546" name="Picture"/>
+                          <pic:cNvPr id="1065061760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="611140540" name="Picture">
+                  <wp:docPr id="819668722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="611140540" name="Picture"/>
+                          <pic:cNvPr id="819668722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1226604760" name="Picture">
+                  <wp:docPr id="1404021476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1226604760" name="Picture"/>
+                          <pic:cNvPr id="1404021476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1576335661" name="Picture">
+                  <wp:docPr id="1159079197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1576335661" name="Picture"/>
+                          <pic:cNvPr id="1159079197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="334433882" name="Picture">
+                  <wp:docPr id="989721506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="334433882" name="Picture"/>
+                          <pic:cNvPr id="989721506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2046293163" name="Picture">
+                  <wp:docPr id="886898157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2046293163" name="Picture"/>
+                          <pic:cNvPr id="886898157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="260537760" name="Picture">
+                  <wp:docPr id="1363991196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="260537760" name="Picture"/>
+                          <pic:cNvPr id="1363991196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="451760896" name="Picture">
+                        <wp:docPr id="1091084532" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="451760896" name="Picture"/>
+                                <pic:cNvPr id="1091084532" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="775112576" name="Picture">
+                  <wp:docPr id="1990658675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="775112576" name="Picture"/>
+                          <pic:cNvPr id="1990658675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2070378811" name="Picture">
+                  <wp:docPr id="391905396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2070378811" name="Picture"/>
+                          <pic:cNvPr id="391905396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1187361737" name="Picture">
+                  <wp:docPr id="1339668870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1187361737" name="Picture"/>
+                          <pic:cNvPr id="1339668870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="465425923" name="Picture">
+                  <wp:docPr id="782756424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="465425923" name="Picture"/>
+                          <pic:cNvPr id="782756424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="689822025" name="Picture">
+                  <wp:docPr id="1396176474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="689822025" name="Picture"/>
+                          <pic:cNvPr id="1396176474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1540650225" name="Picture">
+                  <wp:docPr id="1998802621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1540650225" name="Picture"/>
+                          <pic:cNvPr id="1998802621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="498747" name="Picture">
+                        <wp:docPr id="2096971105" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="498747" name="Picture"/>
+                                <pic:cNvPr id="2096971105" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1977570419" name="Picture">
+                  <wp:docPr id="2131416103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1977570419" name="Picture"/>
+                          <pic:cNvPr id="2131416103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="858732664" name="Picture">
+                  <wp:docPr id="561844490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="858732664" name="Picture"/>
+                          <pic:cNvPr id="561844490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="470953911" name="Picture">
+                  <wp:docPr id="1942353035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="470953911" name="Picture"/>
+                          <pic:cNvPr id="1942353035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44421,57 +44421,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1304801542" name="Picture">
+                  <wp:docPr id="445419948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1304801542" name="Picture"/>
+                          <pic:cNvPr id="445419948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44492,57 +44492,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="132365374" name="Picture">
+                  <wp:docPr id="1404053174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="132365374" name="Picture"/>
+                          <pic:cNvPr id="1404053174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44906,57 +44906,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="176243938" name="Picture">
+                  <wp:docPr id="252572135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="176243938" name="Picture"/>
+                          <pic:cNvPr id="252572135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>