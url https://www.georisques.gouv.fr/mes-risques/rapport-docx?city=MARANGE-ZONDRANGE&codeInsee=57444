--- v1 (2026-10-17)
+++ v2 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="147232337" name="Picture">
+                  <wp:docPr id="1700282046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="147232337" name="Picture"/>
+                          <pic:cNvPr id="1700282046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="296753124" name="Picture">
+                  <wp:docPr id="1873133422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="296753124" name="Picture"/>
+                          <pic:cNvPr id="1873133422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1396409000" name="Picture">
+                        <wp:docPr id="1106111559" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1396409000" name="Picture"/>
+                                <pic:cNvPr id="1106111559" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="402362458" name="Picture">
+                  <wp:docPr id="188934416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="402362458" name="Picture"/>
+                          <pic:cNvPr id="188934416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="201881375" name="Picture">
+                  <wp:docPr id="1282803248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="201881375" name="Picture"/>
+                          <pic:cNvPr id="1282803248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="195597380" name="Picture">
+                  <wp:docPr id="1752219342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="195597380" name="Picture"/>
+                          <pic:cNvPr id="1752219342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="123665489" name="Picture">
+                  <wp:docPr id="2048680505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="123665489" name="Picture"/>
+                          <pic:cNvPr id="2048680505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="585783523" name="Picture">
+                  <wp:docPr id="186587129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="585783523" name="Picture"/>
+                          <pic:cNvPr id="186587129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="346393118" name="Picture">
+                        <wp:docPr id="638188039" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="346393118" name="Picture"/>
+                                <pic:cNvPr id="638188039" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1062215470" name="Picture">
+                        <wp:docPr id="449365410" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1062215470" name="Picture"/>
+                                <pic:cNvPr id="449365410" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="670257736" name="Picture">
+                        <wp:docPr id="767929259" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="670257736" name="Picture"/>
+                                <pic:cNvPr id="767929259" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1981689357" name="Picture">
+                        <wp:docPr id="615568760" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1981689357" name="Picture"/>
+                                <pic:cNvPr id="615568760" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2107556809" name="Picture">
+                        <wp:docPr id="814338043" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2107556809" name="Picture"/>
+                                <pic:cNvPr id="814338043" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2025770845" name="Picture">
+                        <wp:docPr id="1455732262" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2025770845" name="Picture"/>
+                                <pic:cNvPr id="1455732262" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="390541177" name="Picture">
+                        <wp:docPr id="779733342" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="390541177" name="Picture"/>
+                                <pic:cNvPr id="779733342" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1097309082" name="Picture">
+                        <wp:docPr id="235365235" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1097309082" name="Picture"/>
+                                <pic:cNvPr id="235365235" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="892481166" name="Picture">
+                        <wp:docPr id="1402270530" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="892481166" name="Picture"/>
+                                <pic:cNvPr id="1402270530" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1357752509" name="Picture">
+                        <wp:docPr id="1472994067" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1357752509" name="Picture"/>
+                                <pic:cNvPr id="1472994067" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="941304400" name="Picture">
+                        <wp:docPr id="350784086" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="941304400" name="Picture"/>
+                                <pic:cNvPr id="350784086" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="104533777" name="Picture">
+                        <wp:docPr id="430393665" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="104533777" name="Picture"/>
+                                <pic:cNvPr id="430393665" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1104625283" name="Picture">
+                        <wp:docPr id="1581151522" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1104625283" name="Picture"/>
+                                <pic:cNvPr id="1581151522" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1757063189" name="Picture">
+                        <wp:docPr id="1366009584" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1757063189" name="Picture"/>
+                                <pic:cNvPr id="1366009584" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1060039753" name="Picture">
+                        <wp:docPr id="262002404" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1060039753" name="Picture"/>
+                                <pic:cNvPr id="262002404" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="158301649" name="Picture">
+                  <wp:docPr id="1550637084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="158301649" name="Picture"/>
+                          <pic:cNvPr id="1550637084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="728039378" name="Picture">
+                  <wp:docPr id="1583233795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="728039378" name="Picture"/>
+                          <pic:cNvPr id="1583233795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1349548314" name="Picture">
+                  <wp:docPr id="1338395949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1349548314" name="Picture"/>
+                          <pic:cNvPr id="1338395949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1921831605" name="Picture">
+                  <wp:docPr id="1029949825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1921831605" name="Picture"/>
+                          <pic:cNvPr id="1029949825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="924686516" name="Picture">
+                  <wp:docPr id="1012989016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="924686516" name="Picture"/>
+                          <pic:cNvPr id="1012989016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1448743576" name="Picture">
+                  <wp:docPr id="1071225172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1448743576" name="Picture"/>
+                          <pic:cNvPr id="1071225172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1945129829" name="Picture">
+                        <wp:docPr id="735362481" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1945129829" name="Picture"/>
+                                <pic:cNvPr id="735362481" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="898572376" name="Picture">
+                  <wp:docPr id="1498264251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="898572376" name="Picture"/>
+                          <pic:cNvPr id="1498264251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2074200065" name="Picture">
+                  <wp:docPr id="1587567213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2074200065" name="Picture"/>
+                          <pic:cNvPr id="1587567213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="171689835" name="Picture">
+                  <wp:docPr id="1343704381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="171689835" name="Picture"/>
+                          <pic:cNvPr id="1343704381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1356577113" name="Picture">
+                  <wp:docPr id="1733199316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1356577113" name="Picture"/>
+                          <pic:cNvPr id="1733199316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1273989138" name="Picture">
+                  <wp:docPr id="167552068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1273989138" name="Picture"/>
+                          <pic:cNvPr id="167552068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1771929586" name="Picture">
+                  <wp:docPr id="984662688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1771929586" name="Picture"/>
+                          <pic:cNvPr id="984662688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2069285172" name="Picture">
+                        <wp:docPr id="819594319" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2069285172" name="Picture"/>
+                                <pic:cNvPr id="819594319" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1706594876" name="Picture">
+                  <wp:docPr id="1731461393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1706594876" name="Picture"/>
+                          <pic:cNvPr id="1731461393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1704937075" name="Picture">
+                  <wp:docPr id="318908599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1704937075" name="Picture"/>
+                          <pic:cNvPr id="318908599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="997986607" name="Picture">
+                  <wp:docPr id="1132670418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="997986607" name="Picture"/>
+                          <pic:cNvPr id="1132670418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1267278365" name="Picture">
+                  <wp:docPr id="954422765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1267278365" name="Picture"/>
+                          <pic:cNvPr id="954422765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1056760853" name="Picture">
+                  <wp:docPr id="148969046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1056760853" name="Picture"/>
+                          <pic:cNvPr id="148969046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1065061760" name="Picture">
+                  <wp:docPr id="1913301145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1065061760" name="Picture"/>
+                          <pic:cNvPr id="1913301145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="819668722" name="Picture">
+                  <wp:docPr id="824578421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="819668722" name="Picture"/>
+                          <pic:cNvPr id="824578421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1404021476" name="Picture">
+                  <wp:docPr id="374286760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1404021476" name="Picture"/>
+                          <pic:cNvPr id="374286760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1159079197" name="Picture">
+                  <wp:docPr id="775415898" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1159079197" name="Picture"/>
+                          <pic:cNvPr id="775415898" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="989721506" name="Picture">
+                  <wp:docPr id="15396954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="989721506" name="Picture"/>
+                          <pic:cNvPr id="15396954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="886898157" name="Picture">
+                  <wp:docPr id="983780023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="886898157" name="Picture"/>
+                          <pic:cNvPr id="983780023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1363991196" name="Picture">
+                  <wp:docPr id="231111179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1363991196" name="Picture"/>
+                          <pic:cNvPr id="231111179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1091084532" name="Picture">
+                        <wp:docPr id="865191567" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1091084532" name="Picture"/>
+                                <pic:cNvPr id="865191567" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1990658675" name="Picture">
+                  <wp:docPr id="230286548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1990658675" name="Picture"/>
+                          <pic:cNvPr id="230286548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="391905396" name="Picture">
+                  <wp:docPr id="603510106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="391905396" name="Picture"/>
+                          <pic:cNvPr id="603510106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1339668870" name="Picture">
+                  <wp:docPr id="1797636898" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1339668870" name="Picture"/>
+                          <pic:cNvPr id="1797636898" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="782756424" name="Picture">
+                  <wp:docPr id="209739175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="782756424" name="Picture"/>
+                          <pic:cNvPr id="209739175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1396176474" name="Picture">
+                  <wp:docPr id="313056915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1396176474" name="Picture"/>
+                          <pic:cNvPr id="313056915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1998802621" name="Picture">
+                  <wp:docPr id="1260045859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1998802621" name="Picture"/>
+                          <pic:cNvPr id="1260045859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2096971105" name="Picture">
+                        <wp:docPr id="1203498760" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2096971105" name="Picture"/>
+                                <pic:cNvPr id="1203498760" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2131416103" name="Picture">
+                  <wp:docPr id="2069124344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2131416103" name="Picture"/>
+                          <pic:cNvPr id="2069124344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="561844490" name="Picture">
+                  <wp:docPr id="1569302190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="561844490" name="Picture"/>
+                          <pic:cNvPr id="1569302190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1942353035" name="Picture">
+                  <wp:docPr id="955885707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1942353035" name="Picture"/>
+                          <pic:cNvPr id="955885707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44421,57 +44421,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="445419948" name="Picture">
+                  <wp:docPr id="1324762755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="445419948" name="Picture"/>
+                          <pic:cNvPr id="1324762755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44492,57 +44492,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1404053174" name="Picture">
+                  <wp:docPr id="1582966053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1404053174" name="Picture"/>
+                          <pic:cNvPr id="1582966053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44906,57 +44906,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="252572135" name="Picture">
+                  <wp:docPr id="731014037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="252572135" name="Picture"/>
+                          <pic:cNvPr id="731014037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>