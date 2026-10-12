--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2029271952" name="Picture">
+                  <wp:docPr id="1491253699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2029271952" name="Picture"/>
+                          <pic:cNvPr id="1491253699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1472738110" name="Picture">
+                  <wp:docPr id="847908955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1472738110" name="Picture"/>
+                          <pic:cNvPr id="847908955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2027408763" name="Picture">
+                        <wp:docPr id="1891779221" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2027408763" name="Picture"/>
+                                <pic:cNvPr id="1891779221" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1399180012" name="Picture">
+                  <wp:docPr id="498059400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1399180012" name="Picture"/>
+                          <pic:cNvPr id="498059400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1569243487" name="Picture">
+                  <wp:docPr id="644372157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1569243487" name="Picture"/>
+                          <pic:cNvPr id="644372157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2137077822" name="Picture">
+                  <wp:docPr id="1527937617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2137077822" name="Picture"/>
+                          <pic:cNvPr id="1527937617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1501226701" name="Picture">
+                  <wp:docPr id="1448216764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1501226701" name="Picture"/>
+                          <pic:cNvPr id="1448216764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="504578402" name="Picture">
+                  <wp:docPr id="41672376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="504578402" name="Picture"/>
+                          <pic:cNvPr id="41672376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1108547341" name="Picture">
+                        <wp:docPr id="1493703828" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1108547341" name="Picture"/>
+                                <pic:cNvPr id="1493703828" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="827690238" name="Picture">
+                        <wp:docPr id="239056602" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="827690238" name="Picture"/>
+                                <pic:cNvPr id="239056602" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1251528175" name="Picture">
+                        <wp:docPr id="1078317437" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1251528175" name="Picture"/>
+                                <pic:cNvPr id="1078317437" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="824763564" name="Picture">
+                        <wp:docPr id="1368740958" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="824763564" name="Picture"/>
+                                <pic:cNvPr id="1368740958" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="829348185" name="Picture">
+                        <wp:docPr id="1644925247" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="829348185" name="Picture"/>
+                                <pic:cNvPr id="1644925247" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1145334727" name="Picture">
+                        <wp:docPr id="1213670752" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1145334727" name="Picture"/>
+                                <pic:cNvPr id="1213670752" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="217398026" name="Picture">
+                        <wp:docPr id="282383545" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="217398026" name="Picture"/>
+                                <pic:cNvPr id="282383545" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1458787290" name="Picture">
+                        <wp:docPr id="1424308389" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1458787290" name="Picture"/>
+                                <pic:cNvPr id="1424308389" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="429895886" name="Picture">
+                        <wp:docPr id="434770148" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="429895886" name="Picture"/>
+                                <pic:cNvPr id="434770148" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1040553280" name="Picture">
+                        <wp:docPr id="367391497" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1040553280" name="Picture"/>
+                                <pic:cNvPr id="367391497" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="684592640" name="Picture">
+                        <wp:docPr id="1535488319" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="684592640" name="Picture"/>
+                                <pic:cNvPr id="1535488319" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1009647432" name="Picture">
+                        <wp:docPr id="926969528" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1009647432" name="Picture"/>
+                                <pic:cNvPr id="926969528" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="482899843" name="Picture">
+                        <wp:docPr id="215180771" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="482899843" name="Picture"/>
+                                <pic:cNvPr id="215180771" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="423937471" name="Picture">
+                        <wp:docPr id="2004888032" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="423937471" name="Picture"/>
+                                <pic:cNvPr id="2004888032" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1650187365" name="Picture">
+                        <wp:docPr id="1793812510" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1650187365" name="Picture"/>
+                                <pic:cNvPr id="1793812510" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1839782393" name="Picture">
+                  <wp:docPr id="1219558886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1839782393" name="Picture"/>
+                          <pic:cNvPr id="1219558886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1038404190" name="Picture">
+                  <wp:docPr id="572135191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1038404190" name="Picture"/>
+                          <pic:cNvPr id="572135191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="202728857" name="Picture">
+                  <wp:docPr id="1298589741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="202728857" name="Picture"/>
+                          <pic:cNvPr id="1298589741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1172589741" name="Picture">
+                  <wp:docPr id="625609429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1172589741" name="Picture"/>
+                          <pic:cNvPr id="625609429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1008382758" name="Picture">
+                  <wp:docPr id="2128701709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1008382758" name="Picture"/>
+                          <pic:cNvPr id="2128701709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="64167307" name="Picture">
+                  <wp:docPr id="1026518023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="64167307" name="Picture"/>
+                          <pic:cNvPr id="1026518023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1163156265" name="Picture">
+                        <wp:docPr id="1318418733" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1163156265" name="Picture"/>
+                                <pic:cNvPr id="1318418733" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2097910688" name="Picture">
+                  <wp:docPr id="1082675045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2097910688" name="Picture"/>
+                          <pic:cNvPr id="1082675045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="309629824" name="Picture">
+                  <wp:docPr id="794968632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="309629824" name="Picture"/>
+                          <pic:cNvPr id="794968632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1973297140" name="Picture">
+                  <wp:docPr id="1247480552" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1973297140" name="Picture"/>
+                          <pic:cNvPr id="1247480552" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1843610919" name="Picture">
+                  <wp:docPr id="803055290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1843610919" name="Picture"/>
+                          <pic:cNvPr id="803055290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1335304682" name="Picture">
+                  <wp:docPr id="307907398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1335304682" name="Picture"/>
+                          <pic:cNvPr id="307907398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="689804713" name="Picture">
+                  <wp:docPr id="1137898936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="689804713" name="Picture"/>
+                          <pic:cNvPr id="1137898936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1073340409" name="Picture">
+                        <wp:docPr id="666346291" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1073340409" name="Picture"/>
+                                <pic:cNvPr id="666346291" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24739,57 +24739,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2047653234" name="Picture">
+                  <wp:docPr id="1931279688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2047653234" name="Picture"/>
+                          <pic:cNvPr id="1931279688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24828,57 +24828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="890799635" name="Picture">
+                  <wp:docPr id="837993339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="890799635" name="Picture"/>
+                          <pic:cNvPr id="837993339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25472,57 +25472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1245797510" name="Picture">
+                  <wp:docPr id="714838409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1245797510" name="Picture"/>
+                          <pic:cNvPr id="714838409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26470,57 +26470,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="481091871" name="Picture">
+                  <wp:docPr id="1032571396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="481091871" name="Picture"/>
+                          <pic:cNvPr id="1032571396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26573,57 +26573,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="543759381" name="Picture">
+                  <wp:docPr id="184643708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="543759381" name="Picture"/>
+                          <pic:cNvPr id="184643708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27956,57 +27956,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1069406773" name="Picture">
+                  <wp:docPr id="729505640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1069406773" name="Picture"/>
+                          <pic:cNvPr id="729505640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29128,57 +29128,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1953864483" name="Picture">
+                        <wp:docPr id="1248199684" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1953864483" name="Picture"/>
+                                <pic:cNvPr id="1248199684" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30685,57 +30685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1024801382" name="Picture">
+                  <wp:docPr id="1891577682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1024801382" name="Picture"/>
+                          <pic:cNvPr id="1891577682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30765,57 +30765,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="701782672" name="Picture">
+                  <wp:docPr id="653648015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="701782672" name="Picture"/>
+                          <pic:cNvPr id="653648015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31310,57 +31310,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2126680846" name="Picture">
+                  <wp:docPr id="728074358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2126680846" name="Picture"/>
+                          <pic:cNvPr id="728074358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33326,57 +33326,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="626796822" name="Picture">
+                  <wp:docPr id="952311918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="626796822" name="Picture"/>
+                          <pic:cNvPr id="952311918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33415,57 +33415,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1509472346" name="Picture">
+                  <wp:docPr id="910387770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1509472346" name="Picture"/>
+                          <pic:cNvPr id="910387770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34095,57 +34095,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="666878462" name="Picture">
+                  <wp:docPr id="1384992876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="666878462" name="Picture"/>
+                          <pic:cNvPr id="1384992876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35156,57 +35156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="122952765" name="Picture">
+                  <wp:docPr id="1234215863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="122952765" name="Picture"/>
+                          <pic:cNvPr id="1234215863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_37.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35259,57 +35259,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1492745643" name="Picture">
+                  <wp:docPr id="1827398490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1492745643" name="Picture"/>
+                          <pic:cNvPr id="1827398490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36717,57 +36717,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1250239188" name="Picture">
+                  <wp:docPr id="1492669275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1250239188" name="Picture"/>
+                          <pic:cNvPr id="1492669275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_36.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37914,57 +37914,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1402228211" name="Picture">
+                        <wp:docPr id="877664255" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1402228211" name="Picture"/>
+                                <pic:cNvPr id="877664255" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40681,57 +40681,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2038384795" name="Picture">
+                  <wp:docPr id="301757615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2038384795" name="Picture"/>
+                          <pic:cNvPr id="301757615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40770,57 +40770,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="572819954" name="Picture">
+                  <wp:docPr id="196538567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="572819954" name="Picture"/>
+                          <pic:cNvPr id="196538567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41414,57 +41414,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1395565456" name="Picture">
+                  <wp:docPr id="1064165793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1395565456" name="Picture"/>
+                          <pic:cNvPr id="1064165793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42412,57 +42412,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1473932307" name="Picture">
+                  <wp:docPr id="1347835956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1473932307" name="Picture"/>
+                          <pic:cNvPr id="1347835956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42515,57 +42515,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="580097697" name="Picture">
+                  <wp:docPr id="875623402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="580097697" name="Picture"/>
+                          <pic:cNvPr id="875623402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43892,57 +43892,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="100709583" name="Picture">
+                  <wp:docPr id="573783712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="100709583" name="Picture"/>
+                          <pic:cNvPr id="573783712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45035,57 +45035,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1606951106" name="Picture">
+                        <wp:docPr id="1134352601" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1606951106" name="Picture"/>
+                                <pic:cNvPr id="1134352601" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46256,57 +46256,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1559052600" name="Picture">
+                  <wp:docPr id="2019633204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1559052600" name="Picture"/>
+                          <pic:cNvPr id="2019633204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46327,57 +46327,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="611073801" name="Picture">
+                  <wp:docPr id="269706185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="611073801" name="Picture"/>
+                          <pic:cNvPr id="269706185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46741,57 +46741,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="968758845" name="Picture">
+                  <wp:docPr id="1390542805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="968758845" name="Picture"/>
+                          <pic:cNvPr id="1390542805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>