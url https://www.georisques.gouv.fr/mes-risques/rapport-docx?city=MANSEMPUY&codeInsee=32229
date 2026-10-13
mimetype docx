--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1349256749" name="Picture">
+                  <wp:docPr id="1045886888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1349256749" name="Picture"/>
+                          <pic:cNvPr id="1045886888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1529302033" name="Picture">
+                  <wp:docPr id="442557526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1529302033" name="Picture"/>
+                          <pic:cNvPr id="442557526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1174727155" name="Picture">
+                        <wp:docPr id="1206982911" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1174727155" name="Picture"/>
+                                <pic:cNvPr id="1206982911" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1182903274" name="Picture">
+                  <wp:docPr id="1605338628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1182903274" name="Picture"/>
+                          <pic:cNvPr id="1605338628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1408485924" name="Picture">
+                  <wp:docPr id="1665063253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1408485924" name="Picture"/>
+                          <pic:cNvPr id="1665063253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1205594414" name="Picture">
+                  <wp:docPr id="1900665230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1205594414" name="Picture"/>
+                          <pic:cNvPr id="1900665230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="469885376" name="Picture">
+                  <wp:docPr id="319315521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="469885376" name="Picture"/>
+                          <pic:cNvPr id="319315521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1643682997" name="Picture">
+                  <wp:docPr id="1199790808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1643682997" name="Picture"/>
+                          <pic:cNvPr id="1199790808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="442371531" name="Picture">
+                        <wp:docPr id="2024966830" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="442371531" name="Picture"/>
+                                <pic:cNvPr id="2024966830" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="192514912" name="Picture">
+                        <wp:docPr id="752933282" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="192514912" name="Picture"/>
+                                <pic:cNvPr id="752933282" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="568554270" name="Picture">
+                        <wp:docPr id="1247695645" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="568554270" name="Picture"/>
+                                <pic:cNvPr id="1247695645" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1168368630" name="Picture">
+                        <wp:docPr id="1189990030" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1168368630" name="Picture"/>
+                                <pic:cNvPr id="1189990030" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="144022905" name="Picture">
+                        <wp:docPr id="401330888" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="144022905" name="Picture"/>
+                                <pic:cNvPr id="401330888" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="88699502" name="Picture">
+                        <wp:docPr id="1037097712" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="88699502" name="Picture"/>
+                                <pic:cNvPr id="1037097712" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1444734312" name="Picture">
+                        <wp:docPr id="1771499708" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1444734312" name="Picture"/>
+                                <pic:cNvPr id="1771499708" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1989529942" name="Picture">
+                        <wp:docPr id="1871161669" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1989529942" name="Picture"/>
+                                <pic:cNvPr id="1871161669" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1107738777" name="Picture">
+                        <wp:docPr id="1850934639" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1107738777" name="Picture"/>
+                                <pic:cNvPr id="1850934639" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="981940737" name="Picture">
+                        <wp:docPr id="1584291259" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="981940737" name="Picture"/>
+                                <pic:cNvPr id="1584291259" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="878163575" name="Picture">
+                        <wp:docPr id="2020703151" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="878163575" name="Picture"/>
+                                <pic:cNvPr id="2020703151" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="766995152" name="Picture">
+                        <wp:docPr id="118344154" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="766995152" name="Picture"/>
+                                <pic:cNvPr id="118344154" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="539410158" name="Picture">
+                        <wp:docPr id="1454753156" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="539410158" name="Picture"/>
+                                <pic:cNvPr id="1454753156" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1060884668" name="Picture">
+                        <wp:docPr id="1925920328" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1060884668" name="Picture"/>
+                                <pic:cNvPr id="1925920328" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1322535286" name="Picture">
+                        <wp:docPr id="1614569419" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1322535286" name="Picture"/>
+                                <pic:cNvPr id="1614569419" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="38606526" name="Picture">
+                  <wp:docPr id="1577194042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="38606526" name="Picture"/>
+                          <pic:cNvPr id="1577194042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="715163282" name="Picture">
+                  <wp:docPr id="456562393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="715163282" name="Picture"/>
+                          <pic:cNvPr id="456562393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="397270905" name="Picture">
+                  <wp:docPr id="3910829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="397270905" name="Picture"/>
+                          <pic:cNvPr id="3910829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2079400269" name="Picture">
+                  <wp:docPr id="425081682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2079400269" name="Picture"/>
+                          <pic:cNvPr id="425081682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="848711944" name="Picture">
+                  <wp:docPr id="597910159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="848711944" name="Picture"/>
+                          <pic:cNvPr id="597910159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="602565583" name="Picture">
+                  <wp:docPr id="714099801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="602565583" name="Picture"/>
+                          <pic:cNvPr id="714099801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1517529475" name="Picture">
+                        <wp:docPr id="402194159" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1517529475" name="Picture"/>
+                                <pic:cNvPr id="402194159" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="261927503" name="Picture">
+                  <wp:docPr id="1813239555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="261927503" name="Picture"/>
+                          <pic:cNvPr id="1813239555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="628630596" name="Picture">
+                  <wp:docPr id="1336406434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="628630596" name="Picture"/>
+                          <pic:cNvPr id="1336406434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1652600537" name="Picture">
+                  <wp:docPr id="536375615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1652600537" name="Picture"/>
+                          <pic:cNvPr id="536375615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="363956634" name="Picture">
+                  <wp:docPr id="418179795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="363956634" name="Picture"/>
+                          <pic:cNvPr id="418179795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2101938768" name="Picture">
+                  <wp:docPr id="1893286693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2101938768" name="Picture"/>
+                          <pic:cNvPr id="1893286693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="219764639" name="Picture">
+                  <wp:docPr id="195062815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="219764639" name="Picture"/>
+                          <pic:cNvPr id="195062815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1522932991" name="Picture">
+                        <wp:docPr id="675901005" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1522932991" name="Picture"/>
+                                <pic:cNvPr id="675901005" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24739,57 +24739,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="488906135" name="Picture">
+                  <wp:docPr id="536952783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="488906135" name="Picture"/>
+                          <pic:cNvPr id="536952783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24828,57 +24828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1034619631" name="Picture">
+                  <wp:docPr id="490945598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1034619631" name="Picture"/>
+                          <pic:cNvPr id="490945598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25472,57 +25472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="243161219" name="Picture">
+                  <wp:docPr id="800100768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="243161219" name="Picture"/>
+                          <pic:cNvPr id="800100768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26470,57 +26470,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="134246014" name="Picture">
+                  <wp:docPr id="1135030866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="134246014" name="Picture"/>
+                          <pic:cNvPr id="1135030866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26573,57 +26573,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="488024672" name="Picture">
+                  <wp:docPr id="1212432009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="488024672" name="Picture"/>
+                          <pic:cNvPr id="1212432009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27956,57 +27956,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="123548747" name="Picture">
+                  <wp:docPr id="1452488774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="123548747" name="Picture"/>
+                          <pic:cNvPr id="1452488774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29128,57 +29128,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="979266454" name="Picture">
+                        <wp:docPr id="1721668779" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="979266454" name="Picture"/>
+                                <pic:cNvPr id="1721668779" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30685,57 +30685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1967130933" name="Picture">
+                  <wp:docPr id="843157029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1967130933" name="Picture"/>
+                          <pic:cNvPr id="843157029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30765,57 +30765,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="268994283" name="Picture">
+                  <wp:docPr id="778538930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="268994283" name="Picture"/>
+                          <pic:cNvPr id="778538930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31310,57 +31310,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="972828466" name="Picture">
+                  <wp:docPr id="319504068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="972828466" name="Picture"/>
+                          <pic:cNvPr id="319504068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33326,57 +33326,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2115887806" name="Picture">
+                  <wp:docPr id="360478840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2115887806" name="Picture"/>
+                          <pic:cNvPr id="360478840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33415,57 +33415,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1169085995" name="Picture">
+                  <wp:docPr id="235906631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1169085995" name="Picture"/>
+                          <pic:cNvPr id="235906631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34095,57 +34095,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1848808190" name="Picture">
+                  <wp:docPr id="1602189860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1848808190" name="Picture"/>
+                          <pic:cNvPr id="1602189860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35156,57 +35156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1978608377" name="Picture">
+                  <wp:docPr id="175946143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1978608377" name="Picture"/>
+                          <pic:cNvPr id="175946143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35259,57 +35259,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1267698336" name="Picture">
+                  <wp:docPr id="816769728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1267698336" name="Picture"/>
+                          <pic:cNvPr id="816769728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36717,57 +36717,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1029285678" name="Picture">
+                  <wp:docPr id="2147220072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1029285678" name="Picture"/>
+                          <pic:cNvPr id="2147220072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37914,57 +37914,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="438563742" name="Picture">
+                        <wp:docPr id="1035997368" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="438563742" name="Picture"/>
+                                <pic:cNvPr id="1035997368" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40482,57 +40482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1194287954" name="Picture">
+                  <wp:docPr id="36626633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1194287954" name="Picture"/>
+                          <pic:cNvPr id="36626633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40571,57 +40571,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="281871184" name="Picture">
+                  <wp:docPr id="1014888851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="281871184" name="Picture"/>
+                          <pic:cNvPr id="1014888851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41215,57 +41215,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="368553428" name="Picture">
+                  <wp:docPr id="17132404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="368553428" name="Picture"/>
+                          <pic:cNvPr id="17132404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42213,57 +42213,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="63797750" name="Picture">
+                  <wp:docPr id="1543977049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="63797750" name="Picture"/>
+                          <pic:cNvPr id="1543977049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42316,57 +42316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1596142672" name="Picture">
+                  <wp:docPr id="1137164054" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1596142672" name="Picture"/>
+                          <pic:cNvPr id="1137164054" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43693,57 +43693,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1024400102" name="Picture">
+                  <wp:docPr id="1397369586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1024400102" name="Picture"/>
+                          <pic:cNvPr id="1397369586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44836,57 +44836,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1085058610" name="Picture">
+                        <wp:docPr id="315903330" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1085058610" name="Picture"/>
+                                <pic:cNvPr id="315903330" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46057,57 +46057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="95507691" name="Picture">
+                  <wp:docPr id="281798768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="95507691" name="Picture"/>
+                          <pic:cNvPr id="281798768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46128,57 +46128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1057417694" name="Picture">
+                  <wp:docPr id="1697736171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1057417694" name="Picture"/>
+                          <pic:cNvPr id="1697736171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46542,57 +46542,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1400904397" name="Picture">
+                  <wp:docPr id="1343641021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1400904397" name="Picture"/>
+                          <pic:cNvPr id="1343641021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>