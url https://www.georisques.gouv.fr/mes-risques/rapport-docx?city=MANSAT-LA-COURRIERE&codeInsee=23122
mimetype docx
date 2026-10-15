--- v0 (2026-08-18)
+++ v1 (2026-10-15)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1479038549" name="Picture">
+                  <wp:docPr id="561921788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1479038549" name="Picture"/>
+                          <pic:cNvPr id="561921788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1535170014" name="Picture">
+                  <wp:docPr id="1874091010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1535170014" name="Picture"/>
+                          <pic:cNvPr id="1874091010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="597054143" name="Picture">
+                        <wp:docPr id="778927026" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="597054143" name="Picture"/>
+                                <pic:cNvPr id="778927026" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="683917756" name="Picture">
+                  <wp:docPr id="45716366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="683917756" name="Picture"/>
+                          <pic:cNvPr id="45716366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="738345205" name="Picture">
+                  <wp:docPr id="2047440899" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="738345205" name="Picture"/>
+                          <pic:cNvPr id="2047440899" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1019502975" name="Picture">
+                  <wp:docPr id="971559355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1019502975" name="Picture"/>
+                          <pic:cNvPr id="971559355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="804905526" name="Picture">
+                  <wp:docPr id="1203798076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="804905526" name="Picture"/>
+                          <pic:cNvPr id="1203798076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1800466480" name="Picture">
+                  <wp:docPr id="1347740104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1800466480" name="Picture"/>
+                          <pic:cNvPr id="1347740104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="182623644" name="Picture">
+                        <wp:docPr id="856423882" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="182623644" name="Picture"/>
+                                <pic:cNvPr id="856423882" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1410379217" name="Picture">
+                        <wp:docPr id="1077134551" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1410379217" name="Picture"/>
+                                <pic:cNvPr id="1077134551" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1132128658" name="Picture">
+                        <wp:docPr id="174210934" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1132128658" name="Picture"/>
+                                <pic:cNvPr id="174210934" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="425218993" name="Picture">
+                        <wp:docPr id="1602191325" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="425218993" name="Picture"/>
+                                <pic:cNvPr id="1602191325" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="168427321" name="Picture">
+                        <wp:docPr id="89364372" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="168427321" name="Picture"/>
+                                <pic:cNvPr id="89364372" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="972535083" name="Picture">
+                        <wp:docPr id="1706017671" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="972535083" name="Picture"/>
+                                <pic:cNvPr id="1706017671" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1170337468" name="Picture">
+                        <wp:docPr id="1908294222" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1170337468" name="Picture"/>
+                                <pic:cNvPr id="1908294222" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1610899056" name="Picture">
+                        <wp:docPr id="968087538" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1610899056" name="Picture"/>
+                                <pic:cNvPr id="968087538" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1799550293" name="Picture">
+                        <wp:docPr id="88652222" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1799550293" name="Picture"/>
+                                <pic:cNvPr id="88652222" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1092578134" name="Picture">
+                        <wp:docPr id="417211139" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1092578134" name="Picture"/>
+                                <pic:cNvPr id="417211139" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1245015285" name="Picture">
+                        <wp:docPr id="258372255" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1245015285" name="Picture"/>
+                                <pic:cNvPr id="258372255" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="50286035" name="Picture">
+                        <wp:docPr id="52246752" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="50286035" name="Picture"/>
+                                <pic:cNvPr id="52246752" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1558842969" name="Picture">
+                        <wp:docPr id="1666281346" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1558842969" name="Picture"/>
+                                <pic:cNvPr id="1666281346" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="588424136" name="Picture">
+                        <wp:docPr id="746980667" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="588424136" name="Picture"/>
+                                <pic:cNvPr id="746980667" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="193371179" name="Picture">
+                        <wp:docPr id="1891067095" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="193371179" name="Picture"/>
+                                <pic:cNvPr id="1891067095" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1230440208" name="Picture">
+                  <wp:docPr id="1039114583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1230440208" name="Picture"/>
+                          <pic:cNvPr id="1039114583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1073938542" name="Picture">
+                  <wp:docPr id="481496491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1073938542" name="Picture"/>
+                          <pic:cNvPr id="481496491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="994858368" name="Picture">
+                  <wp:docPr id="601187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="994858368" name="Picture"/>
+                          <pic:cNvPr id="601187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="519264297" name="Picture">
+                  <wp:docPr id="958793152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="519264297" name="Picture"/>
+                          <pic:cNvPr id="958793152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="230954453" name="Picture">
+                  <wp:docPr id="1151663959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="230954453" name="Picture"/>
+                          <pic:cNvPr id="1151663959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1770355962" name="Picture">
+                  <wp:docPr id="1017808000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1770355962" name="Picture"/>
+                          <pic:cNvPr id="1017808000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1843453988" name="Picture">
+                        <wp:docPr id="980955193" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1843453988" name="Picture"/>
+                                <pic:cNvPr id="980955193" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="688069042" name="Picture">
+                  <wp:docPr id="1654638129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="688069042" name="Picture"/>
+                          <pic:cNvPr id="1654638129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2133518889" name="Picture">
+                  <wp:docPr id="1771890167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2133518889" name="Picture"/>
+                          <pic:cNvPr id="1771890167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="362923048" name="Picture">
+                  <wp:docPr id="312408325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="362923048" name="Picture"/>
+                          <pic:cNvPr id="312408325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1316356784" name="Picture">
+                  <wp:docPr id="198846089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1316356784" name="Picture"/>
+                          <pic:cNvPr id="198846089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="61288693" name="Picture">
+                  <wp:docPr id="409963932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="61288693" name="Picture"/>
+                          <pic:cNvPr id="409963932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="322037272" name="Picture">
+                  <wp:docPr id="453140548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="322037272" name="Picture"/>
+                          <pic:cNvPr id="453140548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1771347463" name="Picture">
+                        <wp:docPr id="1063673759" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1771347463" name="Picture"/>
+                                <pic:cNvPr id="1063673759" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1594881532" name="Picture">
+                        <wp:docPr id="729898569" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1594881532" name="Picture"/>
+                                <pic:cNvPr id="729898569" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="312880316" name="Picture">
+                  <wp:docPr id="639002113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="312880316" name="Picture"/>
+                          <pic:cNvPr id="639002113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1162644347" name="Picture">
+                  <wp:docPr id="1706725323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1162644347" name="Picture"/>
+                          <pic:cNvPr id="1706725323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="937655570" name="Picture">
+                  <wp:docPr id="324507625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="937655570" name="Picture"/>
+                          <pic:cNvPr id="324507625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="805869481" name="Picture">
+                  <wp:docPr id="605685771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="805869481" name="Picture"/>
+                          <pic:cNvPr id="605685771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="153828221" name="Picture">
+                  <wp:docPr id="540530582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="153828221" name="Picture"/>
+                          <pic:cNvPr id="540530582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1766634049" name="Picture">
+                  <wp:docPr id="1551157155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1766634049" name="Picture"/>
+                          <pic:cNvPr id="1551157155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2107138868" name="Picture">
+                        <wp:docPr id="1339059642" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2107138868" name="Picture"/>
+                                <pic:cNvPr id="1339059642" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1909069948" name="Picture">
+                  <wp:docPr id="895742524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1909069948" name="Picture"/>
+                          <pic:cNvPr id="895742524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="748527679" name="Picture">
+                  <wp:docPr id="2127512460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="748527679" name="Picture"/>
+                          <pic:cNvPr id="2127512460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2028401313" name="Picture">
+                  <wp:docPr id="1169074225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2028401313" name="Picture"/>
+                          <pic:cNvPr id="1169074225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1656279701" name="Picture">
+                  <wp:docPr id="1663045496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1656279701" name="Picture"/>
+                          <pic:cNvPr id="1663045496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="611271705" name="Picture">
+                  <wp:docPr id="880570072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="611271705" name="Picture"/>
+                          <pic:cNvPr id="880570072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="332534490" name="Picture">
+                  <wp:docPr id="826107448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="332534490" name="Picture"/>
+                          <pic:cNvPr id="826107448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1817392484" name="Picture">
+                        <wp:docPr id="758025475" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1817392484" name="Picture"/>
+                                <pic:cNvPr id="758025475" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37391,57 +37391,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1016922698" name="Picture">
+                  <wp:docPr id="391869218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1016922698" name="Picture"/>
+                          <pic:cNvPr id="391869218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37480,57 +37480,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="859581281" name="Picture">
+                  <wp:docPr id="425439279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="859581281" name="Picture"/>
+                          <pic:cNvPr id="425439279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38124,57 +38124,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1177665655" name="Picture">
+                  <wp:docPr id="1086615698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1177665655" name="Picture"/>
+                          <pic:cNvPr id="1086615698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39182,57 +39182,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1116499401" name="Picture">
+                  <wp:docPr id="497579716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1116499401" name="Picture"/>
+                          <pic:cNvPr id="497579716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41457,57 +41457,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1942020608" name="Picture">
+                        <wp:docPr id="67345238" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1942020608" name="Picture"/>
+                                <pic:cNvPr id="67345238" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42752,57 +42752,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1384332180" name="Picture">
+                  <wp:docPr id="1522778948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1384332180" name="Picture"/>
+                          <pic:cNvPr id="1522778948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42823,57 +42823,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1612172722" name="Picture">
+                  <wp:docPr id="1257071065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1612172722" name="Picture"/>
+                          <pic:cNvPr id="1257071065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43237,57 +43237,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1658291278" name="Picture">
+                  <wp:docPr id="1942337286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1658291278" name="Picture"/>
+                          <pic:cNvPr id="1942337286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>