--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="800469554" name="Picture">
+                  <wp:docPr id="448553381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="800469554" name="Picture"/>
+                          <pic:cNvPr id="448553381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="66005791" name="Picture">
+                  <wp:docPr id="692958715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="66005791" name="Picture"/>
+                          <pic:cNvPr id="692958715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="739036218" name="Picture">
+                        <wp:docPr id="1689389550" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="739036218" name="Picture"/>
+                                <pic:cNvPr id="1689389550" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="47037335" name="Picture">
+                  <wp:docPr id="1150673548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="47037335" name="Picture"/>
+                          <pic:cNvPr id="1150673548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="34442880" name="Picture">
+                  <wp:docPr id="1054459420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="34442880" name="Picture"/>
+                          <pic:cNvPr id="1054459420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1672166646" name="Picture">
+                  <wp:docPr id="342161548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1672166646" name="Picture"/>
+                          <pic:cNvPr id="342161548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1059951946" name="Picture">
+                  <wp:docPr id="586622391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1059951946" name="Picture"/>
+                          <pic:cNvPr id="586622391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1498597398" name="Picture">
+                  <wp:docPr id="1157059719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1498597398" name="Picture"/>
+                          <pic:cNvPr id="1157059719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1783257353" name="Picture">
+                        <wp:docPr id="1950318662" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1783257353" name="Picture"/>
+                                <pic:cNvPr id="1950318662" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2146380451" name="Picture">
+                        <wp:docPr id="284042802" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2146380451" name="Picture"/>
+                                <pic:cNvPr id="284042802" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="662991467" name="Picture">
+                        <wp:docPr id="2029688515" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="662991467" name="Picture"/>
+                                <pic:cNvPr id="2029688515" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="974752270" name="Picture">
+                        <wp:docPr id="1979524297" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="974752270" name="Picture"/>
+                                <pic:cNvPr id="1979524297" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="992822259" name="Picture">
+                        <wp:docPr id="523756675" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="992822259" name="Picture"/>
+                                <pic:cNvPr id="523756675" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1554388658" name="Picture">
+                        <wp:docPr id="2048647651" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1554388658" name="Picture"/>
+                                <pic:cNvPr id="2048647651" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1818109469" name="Picture">
+                        <wp:docPr id="1002490944" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1818109469" name="Picture"/>
+                                <pic:cNvPr id="1002490944" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1156515808" name="Picture">
+                        <wp:docPr id="584366389" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1156515808" name="Picture"/>
+                                <pic:cNvPr id="584366389" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1087272090" name="Picture">
+                        <wp:docPr id="1676449405" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1087272090" name="Picture"/>
+                                <pic:cNvPr id="1676449405" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="976549321" name="Picture">
+                        <wp:docPr id="1286011878" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="976549321" name="Picture"/>
+                                <pic:cNvPr id="1286011878" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1483663999" name="Picture">
+                        <wp:docPr id="580903654" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1483663999" name="Picture"/>
+                                <pic:cNvPr id="580903654" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="797783994" name="Picture">
+                        <wp:docPr id="841384910" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="797783994" name="Picture"/>
+                                <pic:cNvPr id="841384910" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="561194368" name="Picture">
+                        <wp:docPr id="327140411" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="561194368" name="Picture"/>
+                                <pic:cNvPr id="327140411" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2100458294" name="Picture">
+                        <wp:docPr id="1940532740" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2100458294" name="Picture"/>
+                                <pic:cNvPr id="1940532740" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1273639262" name="Picture">
+                        <wp:docPr id="309554354" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1273639262" name="Picture"/>
+                                <pic:cNvPr id="309554354" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="659276744" name="Picture">
+                  <wp:docPr id="649593385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="659276744" name="Picture"/>
+                          <pic:cNvPr id="649593385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1568112640" name="Picture">
+                  <wp:docPr id="73046721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1568112640" name="Picture"/>
+                          <pic:cNvPr id="73046721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1449318701" name="Picture">
+                  <wp:docPr id="1395889008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1449318701" name="Picture"/>
+                          <pic:cNvPr id="1395889008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1277198217" name="Picture">
+                  <wp:docPr id="1904574836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1277198217" name="Picture"/>
+                          <pic:cNvPr id="1904574836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="201151716" name="Picture">
+                  <wp:docPr id="2021676746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="201151716" name="Picture"/>
+                          <pic:cNvPr id="2021676746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1998482738" name="Picture">
+                  <wp:docPr id="1091676045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1998482738" name="Picture"/>
+                          <pic:cNvPr id="1091676045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="632530138" name="Picture">
+                        <wp:docPr id="57782471" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="632530138" name="Picture"/>
+                                <pic:cNvPr id="57782471" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18523,57 +18523,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1584411371" name="Picture">
+                        <wp:docPr id="386799660" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1584411371" name="Picture"/>
+                                <pic:cNvPr id="386799660" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19997,57 +19997,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="57456639" name="Picture">
+                  <wp:docPr id="1152977594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="57456639" name="Picture"/>
+                          <pic:cNvPr id="1152977594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20086,57 +20086,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="189082019" name="Picture">
+                  <wp:docPr id="1724795900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="189082019" name="Picture"/>
+                          <pic:cNvPr id="1724795900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20730,57 +20730,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1417520458" name="Picture">
+                  <wp:docPr id="23523441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1417520458" name="Picture"/>
+                          <pic:cNvPr id="23523441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21728,57 +21728,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="872763545" name="Picture">
+                  <wp:docPr id="372443762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="872763545" name="Picture"/>
+                          <pic:cNvPr id="372443762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21831,57 +21831,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2074184211" name="Picture">
+                  <wp:docPr id="662069997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2074184211" name="Picture"/>
+                          <pic:cNvPr id="662069997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23212,57 +23212,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1198213042" name="Picture">
+                  <wp:docPr id="1294364115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1198213042" name="Picture"/>
+                          <pic:cNvPr id="1294364115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24374,57 +24374,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1807617867" name="Picture">
+                        <wp:docPr id="1353638730" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1807617867" name="Picture"/>
+                                <pic:cNvPr id="1353638730" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25349,57 +25349,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1882162406" name="Picture">
+                        <wp:docPr id="1163080263" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1882162406" name="Picture"/>
+                                <pic:cNvPr id="1163080263" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26758,57 +26758,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="260387427" name="Picture">
+                  <wp:docPr id="1702730442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="260387427" name="Picture"/>
+                          <pic:cNvPr id="1702730442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26847,57 +26847,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="518903326" name="Picture">
+                  <wp:docPr id="1873756630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="518903326" name="Picture"/>
+                          <pic:cNvPr id="1873756630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27527,57 +27527,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1483941061" name="Picture">
+                  <wp:docPr id="1861819577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1483941061" name="Picture"/>
+                          <pic:cNvPr id="1861819577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28588,57 +28588,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1189372893" name="Picture">
+                  <wp:docPr id="1007729477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1189372893" name="Picture"/>
+                          <pic:cNvPr id="1007729477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28691,57 +28691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1683589395" name="Picture">
+                  <wp:docPr id="227095714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1683589395" name="Picture"/>
+                          <pic:cNvPr id="227095714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30155,57 +30155,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="41964401" name="Picture">
+                  <wp:docPr id="2078427056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="41964401" name="Picture"/>
+                          <pic:cNvPr id="2078427056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31362,57 +31362,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2004414237" name="Picture">
+                        <wp:docPr id="1201366124" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2004414237" name="Picture"/>
+                                <pic:cNvPr id="1201366124" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33551,57 +33551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="396575964" name="Picture">
+                  <wp:docPr id="1137240439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="396575964" name="Picture"/>
+                          <pic:cNvPr id="1137240439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33622,57 +33622,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1983675092" name="Picture">
+                  <wp:docPr id="319862523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1983675092" name="Picture"/>
+                          <pic:cNvPr id="319862523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34090,57 +34090,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1183605513" name="Picture">
+                  <wp:docPr id="263461105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1183605513" name="Picture"/>
+                          <pic:cNvPr id="263461105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35249,57 +35249,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="629393160" name="Picture">
+                  <wp:docPr id="1316813986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="629393160" name="Picture"/>
+                          <pic:cNvPr id="1316813986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35338,57 +35338,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="813491126" name="Picture">
+                  <wp:docPr id="1489841400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="813491126" name="Picture"/>
+                          <pic:cNvPr id="1489841400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35982,57 +35982,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="365775515" name="Picture">
+                  <wp:docPr id="2006045824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="365775515" name="Picture"/>
+                          <pic:cNvPr id="2006045824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36980,57 +36980,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1123973772" name="Picture">
+                  <wp:docPr id="1580870097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1123973772" name="Picture"/>
+                          <pic:cNvPr id="1580870097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37083,57 +37083,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="70854614" name="Picture">
+                  <wp:docPr id="835722152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="70854614" name="Picture"/>
+                          <pic:cNvPr id="835722152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38460,57 +38460,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1829442426" name="Picture">
+                  <wp:docPr id="1044256273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1829442426" name="Picture"/>
+                          <pic:cNvPr id="1044256273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39603,57 +39603,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="167264206" name="Picture">
+                        <wp:docPr id="2104672921" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="167264206" name="Picture"/>
+                                <pic:cNvPr id="2104672921" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40964,57 +40964,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1021144392" name="Picture">
+                  <wp:docPr id="867360184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1021144392" name="Picture"/>
+                          <pic:cNvPr id="867360184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41053,57 +41053,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="281313543" name="Picture">
+                  <wp:docPr id="781492116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="281313543" name="Picture"/>
+                          <pic:cNvPr id="781492116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41697,57 +41697,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1412647180" name="Picture">
+                  <wp:docPr id="848402867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1412647180" name="Picture"/>
+                          <pic:cNvPr id="848402867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42695,57 +42695,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1166629766" name="Picture">
+                  <wp:docPr id="1985961148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1166629766" name="Picture"/>
+                          <pic:cNvPr id="1985961148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42798,57 +42798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="101916312" name="Picture">
+                  <wp:docPr id="334682368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="101916312" name="Picture"/>
+                          <pic:cNvPr id="334682368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44175,57 +44175,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="961166561" name="Picture">
+                  <wp:docPr id="1437853481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="961166561" name="Picture"/>
+                          <pic:cNvPr id="1437853481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45318,57 +45318,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1976948640" name="Picture">
+                        <wp:docPr id="175338861" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1976948640" name="Picture"/>
+                                <pic:cNvPr id="175338861" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46539,57 +46539,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="495997135" name="Picture">
+                  <wp:docPr id="1085489573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="495997135" name="Picture"/>
+                          <pic:cNvPr id="1085489573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46610,57 +46610,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="579376785" name="Picture">
+                  <wp:docPr id="1887242715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="579376785" name="Picture"/>
+                          <pic:cNvPr id="1887242715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47024,57 +47024,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="993809789" name="Picture">
+                  <wp:docPr id="1307220982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="993809789" name="Picture"/>
+                          <pic:cNvPr id="1307220982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>