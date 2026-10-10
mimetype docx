--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="713166488" name="Picture">
+                  <wp:docPr id="463634896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="713166488" name="Picture"/>
+                          <pic:cNvPr id="463634896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="827940391" name="Picture">
+                  <wp:docPr id="878917238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="827940391" name="Picture"/>
+                          <pic:cNvPr id="878917238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1788820096" name="Picture">
+                        <wp:docPr id="1180798700" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1788820096" name="Picture"/>
+                                <pic:cNvPr id="1180798700" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1441071209" name="Picture">
+                  <wp:docPr id="540137328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1441071209" name="Picture"/>
+                          <pic:cNvPr id="540137328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="25015644" name="Picture">
+                  <wp:docPr id="748771663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="25015644" name="Picture"/>
+                          <pic:cNvPr id="748771663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1746383752" name="Picture">
+                  <wp:docPr id="39532849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1746383752" name="Picture"/>
+                          <pic:cNvPr id="39532849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="260364586" name="Picture">
+                  <wp:docPr id="2011012962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="260364586" name="Picture"/>
+                          <pic:cNvPr id="2011012962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="65017947" name="Picture">
+                  <wp:docPr id="186399035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="65017947" name="Picture"/>
+                          <pic:cNvPr id="186399035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="101897224" name="Picture">
+                        <wp:docPr id="999907588" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="101897224" name="Picture"/>
+                                <pic:cNvPr id="999907588" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1026825110" name="Picture">
+                        <wp:docPr id="1652515858" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1026825110" name="Picture"/>
+                                <pic:cNvPr id="1652515858" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1252273121" name="Picture">
+                        <wp:docPr id="2123364132" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1252273121" name="Picture"/>
+                                <pic:cNvPr id="2123364132" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="405091594" name="Picture">
+                        <wp:docPr id="1399161898" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="405091594" name="Picture"/>
+                                <pic:cNvPr id="1399161898" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="328384947" name="Picture">
+                        <wp:docPr id="2023060849" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="328384947" name="Picture"/>
+                                <pic:cNvPr id="2023060849" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1978543464" name="Picture">
+                        <wp:docPr id="1319078434" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1978543464" name="Picture"/>
+                                <pic:cNvPr id="1319078434" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1375820205" name="Picture">
+                        <wp:docPr id="728675371" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1375820205" name="Picture"/>
+                                <pic:cNvPr id="728675371" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="12699676" name="Picture">
+                        <wp:docPr id="1055310931" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="12699676" name="Picture"/>
+                                <pic:cNvPr id="1055310931" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1502193745" name="Picture">
+                        <wp:docPr id="430418443" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1502193745" name="Picture"/>
+                                <pic:cNvPr id="430418443" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1631885083" name="Picture">
+                        <wp:docPr id="40673964" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1631885083" name="Picture"/>
+                                <pic:cNvPr id="40673964" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1083326167" name="Picture">
+                        <wp:docPr id="790811943" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1083326167" name="Picture"/>
+                                <pic:cNvPr id="790811943" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2103622034" name="Picture">
+                        <wp:docPr id="1454540775" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2103622034" name="Picture"/>
+                                <pic:cNvPr id="1454540775" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1027433746" name="Picture">
+                        <wp:docPr id="1395343555" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1027433746" name="Picture"/>
+                                <pic:cNvPr id="1395343555" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2020666987" name="Picture">
+                        <wp:docPr id="1764510393" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2020666987" name="Picture"/>
+                                <pic:cNvPr id="1764510393" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="784746263" name="Picture">
+                        <wp:docPr id="857455359" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="784746263" name="Picture"/>
+                                <pic:cNvPr id="857455359" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="713217322" name="Picture">
+                  <wp:docPr id="660321212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="713217322" name="Picture"/>
+                          <pic:cNvPr id="660321212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="430553746" name="Picture">
+                  <wp:docPr id="341421078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="430553746" name="Picture"/>
+                          <pic:cNvPr id="341421078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="434267129" name="Picture">
+                  <wp:docPr id="405133611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="434267129" name="Picture"/>
+                          <pic:cNvPr id="405133611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1268141271" name="Picture">
+                  <wp:docPr id="780350044" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1268141271" name="Picture"/>
+                          <pic:cNvPr id="780350044" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1430446775" name="Picture">
+                  <wp:docPr id="1766662870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1430446775" name="Picture"/>
+                          <pic:cNvPr id="1766662870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1654899951" name="Picture">
+                  <wp:docPr id="211359973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1654899951" name="Picture"/>
+                          <pic:cNvPr id="211359973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1922325664" name="Picture">
+                        <wp:docPr id="1309168302" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1922325664" name="Picture"/>
+                                <pic:cNvPr id="1309168302" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1336112251" name="Picture">
+                  <wp:docPr id="1505205723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1336112251" name="Picture"/>
+                          <pic:cNvPr id="1505205723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1450246849" name="Picture">
+                  <wp:docPr id="311595676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1450246849" name="Picture"/>
+                          <pic:cNvPr id="311595676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="114304499" name="Picture">
+                  <wp:docPr id="511917890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="114304499" name="Picture"/>
+                          <pic:cNvPr id="511917890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="320456108" name="Picture">
+                  <wp:docPr id="1236095196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="320456108" name="Picture"/>
+                          <pic:cNvPr id="1236095196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1948273604" name="Picture">
+                  <wp:docPr id="1502709363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1948273604" name="Picture"/>
+                          <pic:cNvPr id="1502709363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1047783034" name="Picture">
+                  <wp:docPr id="1269379324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1047783034" name="Picture"/>
+                          <pic:cNvPr id="1269379324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="220135161" name="Picture">
+                        <wp:docPr id="571771458" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="220135161" name="Picture"/>
+                                <pic:cNvPr id="571771458" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="746555670" name="Picture">
+                  <wp:docPr id="540565548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="746555670" name="Picture"/>
+                          <pic:cNvPr id="540565548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="227696246" name="Picture">
+                  <wp:docPr id="1108837966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="227696246" name="Picture"/>
+                          <pic:cNvPr id="1108837966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="886685451" name="Picture">
+                  <wp:docPr id="1502616280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="886685451" name="Picture"/>
+                          <pic:cNvPr id="1502616280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1710113506" name="Picture">
+                  <wp:docPr id="1118754963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1710113506" name="Picture"/>
+                          <pic:cNvPr id="1118754963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="803920955" name="Picture">
+                  <wp:docPr id="212343433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="803920955" name="Picture"/>
+                          <pic:cNvPr id="212343433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="833800066" name="Picture">
+                  <wp:docPr id="1368794295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="833800066" name="Picture"/>
+                          <pic:cNvPr id="1368794295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1601687735" name="Picture">
+                        <wp:docPr id="1480435067" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1601687735" name="Picture"/>
+                                <pic:cNvPr id="1480435067" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2027848204" name="Picture">
+                  <wp:docPr id="946766167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2027848204" name="Picture"/>
+                          <pic:cNvPr id="946766167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="908345114" name="Picture">
+                  <wp:docPr id="367477492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="908345114" name="Picture"/>
+                          <pic:cNvPr id="367477492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="21913171" name="Picture">
+                  <wp:docPr id="940463734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="21913171" name="Picture"/>
+                          <pic:cNvPr id="940463734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="116206227" name="Picture">
+                  <wp:docPr id="1077371537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="116206227" name="Picture"/>
+                          <pic:cNvPr id="1077371537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="489358643" name="Picture">
+                  <wp:docPr id="1515757806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="489358643" name="Picture"/>
+                          <pic:cNvPr id="1515757806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1817470548" name="Picture">
+                  <wp:docPr id="18418917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1817470548" name="Picture"/>
+                          <pic:cNvPr id="18418917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="819002486" name="Picture">
+                        <wp:docPr id="519664228" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="819002486" name="Picture"/>
+                                <pic:cNvPr id="519664228" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="809367486" name="Picture">
+                  <wp:docPr id="1363183248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="809367486" name="Picture"/>
+                          <pic:cNvPr id="1363183248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="121212547" name="Picture">
+                  <wp:docPr id="75474062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="121212547" name="Picture"/>
+                          <pic:cNvPr id="75474062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="849484320" name="Picture">
+                  <wp:docPr id="583846544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="849484320" name="Picture"/>
+                          <pic:cNvPr id="583846544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="874448949" name="Picture">
+                  <wp:docPr id="1992026704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="874448949" name="Picture"/>
+                          <pic:cNvPr id="1992026704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="990689185" name="Picture">
+                  <wp:docPr id="1653866387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="990689185" name="Picture"/>
+                          <pic:cNvPr id="1653866387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39394,51 +39394,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">6 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">7 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="539963561" name="Picture">
+                  <wp:docPr id="1509632608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="539963561" name="Picture"/>
+                          <pic:cNvPr id="1509632608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="703429593" name="Picture">
+                  <wp:docPr id="522065265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="703429593" name="Picture"/>
+                          <pic:cNvPr id="522065265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1902466275" name="Picture">
+                  <wp:docPr id="810524896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1902466275" name="Picture"/>
+                          <pic:cNvPr id="810524896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="129695250" name="Picture">
+                  <wp:docPr id="1738902653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="129695250" name="Picture"/>
+                          <pic:cNvPr id="1738902653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42410,51 +42410,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">6 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">7 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -42979,621 +42979,779 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3821580" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3821580</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dépôt de déchets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3821579" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3821579</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dépôt de déchets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
-              <w:ind/>
-[...118 lines deleted...]
-              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3820473" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3820473</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|10"/>
-              <w:ind/>
-[...111 lines deleted...]
-              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3820472" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3820472</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En arrêt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
-              <w:ind/>
-[...111 lines deleted...]
-              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3820063" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3820063</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|10"/>
+              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|10"/>
+              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">En arrêt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|10"/>
+              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="9660"/>
+          <w:trHeight w:hRule="exact" w:val="9420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>