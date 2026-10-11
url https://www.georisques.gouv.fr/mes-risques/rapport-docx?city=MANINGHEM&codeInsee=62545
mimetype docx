--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="127489247" name="Picture">
+                  <wp:docPr id="1720646328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="127489247" name="Picture"/>
+                          <pic:cNvPr id="1720646328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1344328828" name="Picture">
+                  <wp:docPr id="1724478363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1344328828" name="Picture"/>
+                          <pic:cNvPr id="1724478363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1945761959" name="Picture">
+                        <wp:docPr id="1347216972" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1945761959" name="Picture"/>
+                                <pic:cNvPr id="1347216972" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="703048367" name="Picture">
+                  <wp:docPr id="1183771337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="703048367" name="Picture"/>
+                          <pic:cNvPr id="1183771337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="674590409" name="Picture">
+                  <wp:docPr id="909921582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="674590409" name="Picture"/>
+                          <pic:cNvPr id="909921582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1467252292" name="Picture">
+                  <wp:docPr id="477355822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1467252292" name="Picture"/>
+                          <pic:cNvPr id="477355822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1441564284" name="Picture">
+                  <wp:docPr id="1426798753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1441564284" name="Picture"/>
+                          <pic:cNvPr id="1426798753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="672193545" name="Picture">
+                  <wp:docPr id="1612763546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="672193545" name="Picture"/>
+                          <pic:cNvPr id="1612763546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1701109219" name="Picture">
+                        <wp:docPr id="803139557" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1701109219" name="Picture"/>
+                                <pic:cNvPr id="803139557" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="843088957" name="Picture">
+                        <wp:docPr id="1474783462" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="843088957" name="Picture"/>
+                                <pic:cNvPr id="1474783462" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1041107080" name="Picture">
+                        <wp:docPr id="269471104" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1041107080" name="Picture"/>
+                                <pic:cNvPr id="269471104" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2096958063" name="Picture">
+                        <wp:docPr id="494004694" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2096958063" name="Picture"/>
+                                <pic:cNvPr id="494004694" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1820517730" name="Picture">
+                        <wp:docPr id="258211766" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1820517730" name="Picture"/>
+                                <pic:cNvPr id="258211766" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1884678920" name="Picture">
+                        <wp:docPr id="17926832" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1884678920" name="Picture"/>
+                                <pic:cNvPr id="17926832" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="668211673" name="Picture">
+                        <wp:docPr id="1630550789" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="668211673" name="Picture"/>
+                                <pic:cNvPr id="1630550789" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2000246742" name="Picture">
+                        <wp:docPr id="145381680" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2000246742" name="Picture"/>
+                                <pic:cNvPr id="145381680" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="682442746" name="Picture">
+                        <wp:docPr id="2110733652" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="682442746" name="Picture"/>
+                                <pic:cNvPr id="2110733652" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1661974890" name="Picture">
+                        <wp:docPr id="270181737" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1661974890" name="Picture"/>
+                                <pic:cNvPr id="270181737" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2110552007" name="Picture">
+                        <wp:docPr id="1494734981" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2110552007" name="Picture"/>
+                                <pic:cNvPr id="1494734981" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1071488334" name="Picture">
+                        <wp:docPr id="664573645" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1071488334" name="Picture"/>
+                                <pic:cNvPr id="664573645" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="266564875" name="Picture">
+                  <wp:docPr id="1101201064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="266564875" name="Picture"/>
+                          <pic:cNvPr id="1101201064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1753981592" name="Picture">
+                  <wp:docPr id="379498685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1753981592" name="Picture"/>
+                          <pic:cNvPr id="379498685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1935863172" name="Picture">
+                  <wp:docPr id="1023270206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1935863172" name="Picture"/>
+                          <pic:cNvPr id="1023270206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1346298991" name="Picture">
+                  <wp:docPr id="2057474307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1346298991" name="Picture"/>
+                          <pic:cNvPr id="2057474307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1282408436" name="Picture">
+                  <wp:docPr id="1143231664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1282408436" name="Picture"/>
+                          <pic:cNvPr id="1143231664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="728648926" name="Picture">
+                  <wp:docPr id="554225886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="728648926" name="Picture"/>
+                          <pic:cNvPr id="554225886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2066925578" name="Picture">
+                        <wp:docPr id="8670456" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2066925578" name="Picture"/>
+                                <pic:cNvPr id="8670456" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="865593134" name="Picture">
+                        <wp:docPr id="648848734" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="865593134" name="Picture"/>
+                                <pic:cNvPr id="648848734" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18737,57 +18737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1129585282" name="Picture">
+                  <wp:docPr id="1281275491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1129585282" name="Picture"/>
+                          <pic:cNvPr id="1281275491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18826,57 +18826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1789160939" name="Picture">
+                  <wp:docPr id="1916481332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1789160939" name="Picture"/>
+                          <pic:cNvPr id="1916481332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19470,57 +19470,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1711687942" name="Picture">
+                  <wp:docPr id="830399096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1711687942" name="Picture"/>
+                          <pic:cNvPr id="830399096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20468,57 +20468,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1272214711" name="Picture">
+                  <wp:docPr id="524937919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1272214711" name="Picture"/>
+                          <pic:cNvPr id="524937919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20571,57 +20571,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1368109501" name="Picture">
+                  <wp:docPr id="1645293150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1368109501" name="Picture"/>
+                          <pic:cNvPr id="1645293150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21952,57 +21952,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="878019301" name="Picture">
+                  <wp:docPr id="595175241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="878019301" name="Picture"/>
+                          <pic:cNvPr id="595175241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23114,57 +23114,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1603161626" name="Picture">
+                        <wp:docPr id="1731283712" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1603161626" name="Picture"/>
+                                <pic:cNvPr id="1731283712" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24089,57 +24089,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="830797545" name="Picture">
+                        <wp:docPr id="1934035841" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="830797545" name="Picture"/>
+                                <pic:cNvPr id="1934035841" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25478,57 +25478,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="483885149" name="Picture">
+                  <wp:docPr id="516110242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="483885149" name="Picture"/>
+                          <pic:cNvPr id="516110242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25567,57 +25567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2123147262" name="Picture">
+                  <wp:docPr id="1886099921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2123147262" name="Picture"/>
+                          <pic:cNvPr id="1886099921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26211,57 +26211,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1170234874" name="Picture">
+                  <wp:docPr id="1709154493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1170234874" name="Picture"/>
+                          <pic:cNvPr id="1709154493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27209,57 +27209,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1384675960" name="Picture">
+                  <wp:docPr id="1321564099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1384675960" name="Picture"/>
+                          <pic:cNvPr id="1321564099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27312,57 +27312,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="537083058" name="Picture">
+                  <wp:docPr id="1547152322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="537083058" name="Picture"/>
+                          <pic:cNvPr id="1547152322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28689,57 +28689,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1492382116" name="Picture">
+                  <wp:docPr id="251625869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1492382116" name="Picture"/>
+                          <pic:cNvPr id="251625869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29832,57 +29832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="683326087" name="Picture">
+                        <wp:docPr id="2041292079" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="683326087" name="Picture"/>
+                                <pic:cNvPr id="2041292079" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31193,57 +31193,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1870856421" name="Picture">
+                  <wp:docPr id="187342974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1870856421" name="Picture"/>
+                          <pic:cNvPr id="187342974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31282,57 +31282,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1798222897" name="Picture">
+                  <wp:docPr id="1587137834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1798222897" name="Picture"/>
+                          <pic:cNvPr id="1587137834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31926,57 +31926,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2052321883" name="Picture">
+                  <wp:docPr id="676108381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2052321883" name="Picture"/>
+                          <pic:cNvPr id="676108381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32924,57 +32924,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="214502986" name="Picture">
+                  <wp:docPr id="1411000064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="214502986" name="Picture"/>
+                          <pic:cNvPr id="1411000064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33027,57 +33027,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="590192743" name="Picture">
+                  <wp:docPr id="818081927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="590192743" name="Picture"/>
+                          <pic:cNvPr id="818081927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34404,57 +34404,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1927587785" name="Picture">
+                  <wp:docPr id="1876105337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1927587785" name="Picture"/>
+                          <pic:cNvPr id="1876105337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35547,57 +35547,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1542330430" name="Picture">
+                        <wp:docPr id="1630294806" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1542330430" name="Picture"/>
+                                <pic:cNvPr id="1630294806" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36768,57 +36768,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="207828581" name="Picture">
+                  <wp:docPr id="382443418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="207828581" name="Picture"/>
+                          <pic:cNvPr id="382443418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36839,57 +36839,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="268441548" name="Picture">
+                  <wp:docPr id="1249581684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="268441548" name="Picture"/>
+                          <pic:cNvPr id="1249581684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37253,57 +37253,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="69692810" name="Picture">
+                  <wp:docPr id="515201083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="69692810" name="Picture"/>
+                          <pic:cNvPr id="515201083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>