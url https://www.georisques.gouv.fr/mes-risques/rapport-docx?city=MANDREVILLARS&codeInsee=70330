--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="148803691" name="Picture">
+                  <wp:docPr id="717979253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="148803691" name="Picture"/>
+                          <pic:cNvPr id="717979253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="297037870" name="Picture">
+                  <wp:docPr id="676803461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="297037870" name="Picture"/>
+                          <pic:cNvPr id="676803461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="25612080" name="Picture">
+                        <wp:docPr id="972810841" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="25612080" name="Picture"/>
+                                <pic:cNvPr id="972810841" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="837281969" name="Picture">
+                  <wp:docPr id="1281272509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="837281969" name="Picture"/>
+                          <pic:cNvPr id="1281272509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1005035489" name="Picture">
+                  <wp:docPr id="2143121353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1005035489" name="Picture"/>
+                          <pic:cNvPr id="2143121353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="205906698" name="Picture">
+                  <wp:docPr id="572909692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="205906698" name="Picture"/>
+                          <pic:cNvPr id="572909692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="604578366" name="Picture">
+                  <wp:docPr id="586154384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="604578366" name="Picture"/>
+                          <pic:cNvPr id="586154384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="476082321" name="Picture">
+                  <wp:docPr id="1551541810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="476082321" name="Picture"/>
+                          <pic:cNvPr id="1551541810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2136315110" name="Picture">
+                        <wp:docPr id="273411828" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2136315110" name="Picture"/>
+                                <pic:cNvPr id="273411828" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="405563251" name="Picture">
+                        <wp:docPr id="887828963" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="405563251" name="Picture"/>
+                                <pic:cNvPr id="887828963" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1738189205" name="Picture">
+                        <wp:docPr id="867053483" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1738189205" name="Picture"/>
+                                <pic:cNvPr id="867053483" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="421621278" name="Picture">
+                        <wp:docPr id="1532233728" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="421621278" name="Picture"/>
+                                <pic:cNvPr id="1532233728" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2110043421" name="Picture">
+                        <wp:docPr id="1590593311" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2110043421" name="Picture"/>
+                                <pic:cNvPr id="1590593311" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2100213521" name="Picture">
+                        <wp:docPr id="1387488191" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2100213521" name="Picture"/>
+                                <pic:cNvPr id="1387488191" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="293920280" name="Picture">
+                        <wp:docPr id="799843070" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="293920280" name="Picture"/>
+                                <pic:cNvPr id="799843070" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="509149254" name="Picture">
+                        <wp:docPr id="1029639585" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="509149254" name="Picture"/>
+                                <pic:cNvPr id="1029639585" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2073277621" name="Picture">
+                        <wp:docPr id="316209309" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2073277621" name="Picture"/>
+                                <pic:cNvPr id="316209309" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="553145958" name="Picture">
+                        <wp:docPr id="1812325098" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="553145958" name="Picture"/>
+                                <pic:cNvPr id="1812325098" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1527342475" name="Picture">
+                        <wp:docPr id="649394992" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1527342475" name="Picture"/>
+                                <pic:cNvPr id="649394992" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1616929104" name="Picture">
+                        <wp:docPr id="608039879" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1616929104" name="Picture"/>
+                                <pic:cNvPr id="608039879" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="770404455" name="Picture">
+                        <wp:docPr id="323900789" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="770404455" name="Picture"/>
+                                <pic:cNvPr id="323900789" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1424739414" name="Picture">
+                        <wp:docPr id="773495694" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1424739414" name="Picture"/>
+                                <pic:cNvPr id="773495694" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2008130176" name="Picture">
+                        <wp:docPr id="2114023070" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2008130176" name="Picture"/>
+                                <pic:cNvPr id="2114023070" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="191190210" name="Picture">
+                  <wp:docPr id="1538825756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="191190210" name="Picture"/>
+                          <pic:cNvPr id="1538825756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1497120722" name="Picture">
+                  <wp:docPr id="329860209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1497120722" name="Picture"/>
+                          <pic:cNvPr id="329860209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="529755793" name="Picture">
+                  <wp:docPr id="326892606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="529755793" name="Picture"/>
+                          <pic:cNvPr id="326892606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="302808631" name="Picture">
+                  <wp:docPr id="1080531127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="302808631" name="Picture"/>
+                          <pic:cNvPr id="1080531127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1410118289" name="Picture">
+                  <wp:docPr id="1053873068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1410118289" name="Picture"/>
+                          <pic:cNvPr id="1053873068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="581525246" name="Picture">
+                  <wp:docPr id="553191642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="581525246" name="Picture"/>
+                          <pic:cNvPr id="553191642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="347540565" name="Picture">
+                        <wp:docPr id="1937262955" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="347540565" name="Picture"/>
+                                <pic:cNvPr id="1937262955" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1265967876" name="Picture">
+                  <wp:docPr id="539021807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1265967876" name="Picture"/>
+                          <pic:cNvPr id="539021807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1575871098" name="Picture">
+                  <wp:docPr id="626124524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1575871098" name="Picture"/>
+                          <pic:cNvPr id="626124524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1905559606" name="Picture">
+                  <wp:docPr id="349425724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1905559606" name="Picture"/>
+                          <pic:cNvPr id="349425724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="154320294" name="Picture">
+                  <wp:docPr id="1169781043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="154320294" name="Picture"/>
+                          <pic:cNvPr id="1169781043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="109971743" name="Picture">
+                  <wp:docPr id="236843863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="109971743" name="Picture"/>
+                          <pic:cNvPr id="236843863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="367070954" name="Picture">
+                  <wp:docPr id="1075925217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="367070954" name="Picture"/>
+                          <pic:cNvPr id="1075925217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23585,57 +23585,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="122955158" name="Picture">
+                        <wp:docPr id="1540624528" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="122955158" name="Picture"/>
+                                <pic:cNvPr id="1540624528" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24560,57 +24560,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="305240069" name="Picture">
+                        <wp:docPr id="1978914276" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="305240069" name="Picture"/>
+                                <pic:cNvPr id="1978914276" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1999832636" name="Picture">
+                  <wp:docPr id="10462476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1999832636" name="Picture"/>
+                          <pic:cNvPr id="10462476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26058,57 +26058,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1894355748" name="Picture">
+                  <wp:docPr id="1901830768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1894355748" name="Picture"/>
+                          <pic:cNvPr id="1901830768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="334900742" name="Picture">
+                  <wp:docPr id="1459443473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="334900742" name="Picture"/>
+                          <pic:cNvPr id="1459443473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27799,57 +27799,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2141440300" name="Picture">
+                  <wp:docPr id="1437205936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2141440300" name="Picture"/>
+                          <pic:cNvPr id="1437205936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27902,57 +27902,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="425647356" name="Picture">
+                  <wp:docPr id="1862065039" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="425647356" name="Picture"/>
+                          <pic:cNvPr id="1862065039" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29360,57 +29360,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="165331508" name="Picture">
+                  <wp:docPr id="1329556017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="165331508" name="Picture"/>
+                          <pic:cNvPr id="1329556017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30557,57 +30557,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="98495675" name="Picture">
+                        <wp:docPr id="670978395" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="98495675" name="Picture"/>
+                                <pic:cNvPr id="670978395" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32926,57 +32926,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1593105150" name="Picture">
+                  <wp:docPr id="1808559065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1593105150" name="Picture"/>
+                          <pic:cNvPr id="1808559065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33015,57 +33015,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="324818305" name="Picture">
+                  <wp:docPr id="196590816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="324818305" name="Picture"/>
+                          <pic:cNvPr id="196590816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33659,57 +33659,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1628817509" name="Picture">
+                  <wp:docPr id="1578520644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1628817509" name="Picture"/>
+                          <pic:cNvPr id="1578520644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34657,57 +34657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="676054676" name="Picture">
+                  <wp:docPr id="874862027" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="676054676" name="Picture"/>
+                          <pic:cNvPr id="874862027" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34760,57 +34760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="229479657" name="Picture">
+                  <wp:docPr id="1263288420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="229479657" name="Picture"/>
+                          <pic:cNvPr id="1263288420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36137,57 +36137,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2107064707" name="Picture">
+                  <wp:docPr id="1122400488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2107064707" name="Picture"/>
+                          <pic:cNvPr id="1122400488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37280,57 +37280,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1539441372" name="Picture">
+                        <wp:docPr id="1228376513" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1539441372" name="Picture"/>
+                                <pic:cNvPr id="1228376513" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38638,57 +38638,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="480172926" name="Picture">
+                  <wp:docPr id="946309431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="480172926" name="Picture"/>
+                          <pic:cNvPr id="946309431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38727,57 +38727,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1683676241" name="Picture">
+                  <wp:docPr id="1366539348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1683676241" name="Picture"/>
+                          <pic:cNvPr id="1366539348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39350,57 +39350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="844688125" name="Picture">
+                  <wp:docPr id="1179426020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="844688125" name="Picture"/>
+                          <pic:cNvPr id="1179426020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40267,57 +40267,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="332189663" name="Picture">
+                  <wp:docPr id="1764612822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="332189663" name="Picture"/>
+                          <pic:cNvPr id="1764612822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40370,57 +40370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1614568173" name="Picture">
+                  <wp:docPr id="1739178075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1614568173" name="Picture"/>
+                          <pic:cNvPr id="1739178075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41693,57 +41693,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1292279965" name="Picture">
+                  <wp:docPr id="281640541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1292279965" name="Picture"/>
+                          <pic:cNvPr id="281640541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42328,57 +42328,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1332699362" name="Picture">
+                  <wp:docPr id="969658119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1332699362" name="Picture"/>
+                          <pic:cNvPr id="969658119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42399,57 +42399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="80202190" name="Picture">
+                  <wp:docPr id="1941715185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="80202190" name="Picture"/>
+                          <pic:cNvPr id="1941715185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42813,57 +42813,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="765754541" name="Picture">
+                  <wp:docPr id="24263861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="765754541" name="Picture"/>
+                          <pic:cNvPr id="24263861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>