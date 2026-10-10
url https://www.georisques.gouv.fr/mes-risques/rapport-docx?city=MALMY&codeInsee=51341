--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="693775688" name="Picture">
+                  <wp:docPr id="224456875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="693775688" name="Picture"/>
+                          <pic:cNvPr id="224456875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1464880723" name="Picture">
+                  <wp:docPr id="961722502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1464880723" name="Picture"/>
+                          <pic:cNvPr id="961722502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1476888808" name="Picture">
+                        <wp:docPr id="53987479" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1476888808" name="Picture"/>
+                                <pic:cNvPr id="53987479" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1912291902" name="Picture">
+                  <wp:docPr id="1319681465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1912291902" name="Picture"/>
+                          <pic:cNvPr id="1319681465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1366983952" name="Picture">
+                  <wp:docPr id="1389894106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1366983952" name="Picture"/>
+                          <pic:cNvPr id="1389894106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="848779406" name="Picture">
+                  <wp:docPr id="961073996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="848779406" name="Picture"/>
+                          <pic:cNvPr id="961073996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="132300921" name="Picture">
+                  <wp:docPr id="78949466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="132300921" name="Picture"/>
+                          <pic:cNvPr id="78949466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2004079902" name="Picture">
+                  <wp:docPr id="1362595208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2004079902" name="Picture"/>
+                          <pic:cNvPr id="1362595208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1762026184" name="Picture">
+                        <wp:docPr id="1007685005" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1762026184" name="Picture"/>
+                                <pic:cNvPr id="1007685005" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="166538843" name="Picture">
+                        <wp:docPr id="743915151" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="166538843" name="Picture"/>
+                                <pic:cNvPr id="743915151" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="481513234" name="Picture">
+                        <wp:docPr id="1943518385" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="481513234" name="Picture"/>
+                                <pic:cNvPr id="1943518385" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1111468595" name="Picture">
+                        <wp:docPr id="1228274018" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1111468595" name="Picture"/>
+                                <pic:cNvPr id="1228274018" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="712451863" name="Picture">
+                        <wp:docPr id="1622437682" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="712451863" name="Picture"/>
+                                <pic:cNvPr id="1622437682" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1275189872" name="Picture">
+                        <wp:docPr id="1185694587" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1275189872" name="Picture"/>
+                                <pic:cNvPr id="1185694587" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1064364406" name="Picture">
+                        <wp:docPr id="1911426277" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1064364406" name="Picture"/>
+                                <pic:cNvPr id="1911426277" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1286308696" name="Picture">
+                        <wp:docPr id="1354548573" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1286308696" name="Picture"/>
+                                <pic:cNvPr id="1354548573" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1261888530" name="Picture">
+                        <wp:docPr id="993289562" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1261888530" name="Picture"/>
+                                <pic:cNvPr id="993289562" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2096462304" name="Picture">
+                        <wp:docPr id="920180894" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2096462304" name="Picture"/>
+                                <pic:cNvPr id="920180894" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1408498509" name="Picture">
+                        <wp:docPr id="1211300308" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1408498509" name="Picture"/>
+                                <pic:cNvPr id="1211300308" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="458668394" name="Picture">
+                        <wp:docPr id="1019128301" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="458668394" name="Picture"/>
+                                <pic:cNvPr id="1019128301" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="351076525" name="Picture">
+                        <wp:docPr id="1209323988" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="351076525" name="Picture"/>
+                                <pic:cNvPr id="1209323988" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="480185329" name="Picture">
+                        <wp:docPr id="1466329341" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="480185329" name="Picture"/>
+                                <pic:cNvPr id="1466329341" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2113901084" name="Picture">
+                        <wp:docPr id="2098511597" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2113901084" name="Picture"/>
+                                <pic:cNvPr id="2098511597" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1760353148" name="Picture">
+                  <wp:docPr id="1721490023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1760353148" name="Picture"/>
+                          <pic:cNvPr id="1721490023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="69863247" name="Picture">
+                  <wp:docPr id="2076716143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="69863247" name="Picture"/>
+                          <pic:cNvPr id="2076716143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="58302664" name="Picture">
+                  <wp:docPr id="1752078736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="58302664" name="Picture"/>
+                          <pic:cNvPr id="1752078736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1485428936" name="Picture">
+                  <wp:docPr id="490994153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1485428936" name="Picture"/>
+                          <pic:cNvPr id="490994153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="738730103" name="Picture">
+                  <wp:docPr id="781147862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="738730103" name="Picture"/>
+                          <pic:cNvPr id="781147862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1388706449" name="Picture">
+                  <wp:docPr id="1096646591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1388706449" name="Picture"/>
+                          <pic:cNvPr id="1096646591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="185533940" name="Picture">
+                        <wp:docPr id="1338261156" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="185533940" name="Picture"/>
+                                <pic:cNvPr id="1338261156" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="355034568" name="Picture">
+                  <wp:docPr id="879439463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="355034568" name="Picture"/>
+                          <pic:cNvPr id="879439463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="200307317" name="Picture">
+                  <wp:docPr id="416219267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="200307317" name="Picture"/>
+                          <pic:cNvPr id="416219267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2024011354" name="Picture">
+                  <wp:docPr id="1980775456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2024011354" name="Picture"/>
+                          <pic:cNvPr id="1980775456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="864653314" name="Picture">
+                  <wp:docPr id="1463481228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="864653314" name="Picture"/>
+                          <pic:cNvPr id="1463481228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1961926387" name="Picture">
+                  <wp:docPr id="342633947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1961926387" name="Picture"/>
+                          <pic:cNvPr id="342633947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1931702059" name="Picture">
+                  <wp:docPr id="1518740605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1931702059" name="Picture"/>
+                          <pic:cNvPr id="1518740605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="355794202" name="Picture">
+                        <wp:docPr id="35184844" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="355794202" name="Picture"/>
+                                <pic:cNvPr id="35184844" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="287829892" name="Picture">
+                  <wp:docPr id="79144170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="287829892" name="Picture"/>
+                          <pic:cNvPr id="79144170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2101860194" name="Picture">
+                  <wp:docPr id="192357598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2101860194" name="Picture"/>
+                          <pic:cNvPr id="192357598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="150572694" name="Picture">
+                  <wp:docPr id="1252246576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="150572694" name="Picture"/>
+                          <pic:cNvPr id="1252246576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2012162074" name="Picture">
+                  <wp:docPr id="1154528230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2012162074" name="Picture"/>
+                          <pic:cNvPr id="1154528230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="177066321" name="Picture">
+                  <wp:docPr id="1390976232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="177066321" name="Picture"/>
+                          <pic:cNvPr id="1390976232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1748594854" name="Picture">
+                  <wp:docPr id="177098690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1748594854" name="Picture"/>
+                          <pic:cNvPr id="177098690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29917,57 +29917,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1715682501" name="Picture">
+                        <wp:docPr id="313009884" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1715682501" name="Picture"/>
+                                <pic:cNvPr id="313009884" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32120,57 +32120,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1794358399" name="Picture">
+                  <wp:docPr id="1693509388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1794358399" name="Picture"/>
+                          <pic:cNvPr id="1693509388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32191,57 +32191,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="892822680" name="Picture">
+                  <wp:docPr id="1559573426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="892822680" name="Picture"/>
+                          <pic:cNvPr id="1559573426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32670,57 +32670,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1257100271" name="Picture">
+                  <wp:docPr id="263745590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1257100271" name="Picture"/>
+                          <pic:cNvPr id="263745590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33962,57 +33962,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="7278288" name="Picture">
+                  <wp:docPr id="37896166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="7278288" name="Picture"/>
+                          <pic:cNvPr id="37896166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34051,57 +34051,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="250784225" name="Picture">
+                  <wp:docPr id="2002773183" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="250784225" name="Picture"/>
+                          <pic:cNvPr id="2002773183" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34695,57 +34695,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="715420027" name="Picture">
+                  <wp:docPr id="1000997794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="715420027" name="Picture"/>
+                          <pic:cNvPr id="1000997794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35693,57 +35693,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="620095396" name="Picture">
+                  <wp:docPr id="726771678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="620095396" name="Picture"/>
+                          <pic:cNvPr id="726771678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35796,57 +35796,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1018780480" name="Picture">
+                  <wp:docPr id="163072419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1018780480" name="Picture"/>
+                          <pic:cNvPr id="163072419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37173,57 +37173,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="389364611" name="Picture">
+                  <wp:docPr id="1260310072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="389364611" name="Picture"/>
+                          <pic:cNvPr id="1260310072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38316,57 +38316,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="367127788" name="Picture">
+                        <wp:docPr id="983580227" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="367127788" name="Picture"/>
+                                <pic:cNvPr id="983580227" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39677,57 +39677,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="724972784" name="Picture">
+                  <wp:docPr id="133318689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="724972784" name="Picture"/>
+                          <pic:cNvPr id="133318689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39766,57 +39766,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1249667849" name="Picture">
+                  <wp:docPr id="72146509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1249667849" name="Picture"/>
+                          <pic:cNvPr id="72146509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40410,57 +40410,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1518791082" name="Picture">
+                  <wp:docPr id="207630390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1518791082" name="Picture"/>
+                          <pic:cNvPr id="207630390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41408,57 +41408,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="158580896" name="Picture">
+                  <wp:docPr id="809850520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="158580896" name="Picture"/>
+                          <pic:cNvPr id="809850520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41511,57 +41511,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="58980442" name="Picture">
+                  <wp:docPr id="24688303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="58980442" name="Picture"/>
+                          <pic:cNvPr id="24688303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42888,57 +42888,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="617170381" name="Picture">
+                  <wp:docPr id="254271041" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="617170381" name="Picture"/>
+                          <pic:cNvPr id="254271041" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44031,57 +44031,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1187264523" name="Picture">
+                        <wp:docPr id="1968332622" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1187264523" name="Picture"/>
+                                <pic:cNvPr id="1968332622" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45302,57 +45302,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="104238710" name="Picture">
+                  <wp:docPr id="1661556145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="104238710" name="Picture"/>
+                          <pic:cNvPr id="1661556145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45382,57 +45382,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="617676529" name="Picture">
+                  <wp:docPr id="1675370146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="617676529" name="Picture"/>
+                          <pic:cNvPr id="1675370146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45861,57 +45861,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2056571674" name="Picture">
+                  <wp:docPr id="2029419679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2056571674" name="Picture"/>
+                          <pic:cNvPr id="2029419679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47456,57 +47456,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="183201842" name="Picture">
+                  <wp:docPr id="660938015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="183201842" name="Picture"/>
+                          <pic:cNvPr id="660938015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47527,57 +47527,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="703537384" name="Picture">
+                  <wp:docPr id="609168991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="703537384" name="Picture"/>
+                          <pic:cNvPr id="609168991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47941,57 +47941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1979708116" name="Picture">
+                  <wp:docPr id="1872145613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1979708116" name="Picture"/>
+                          <pic:cNvPr id="1872145613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>