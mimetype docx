--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="723814263" name="Picture">
+                  <wp:docPr id="420606741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="723814263" name="Picture"/>
+                          <pic:cNvPr id="420606741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1169152143" name="Picture">
+                  <wp:docPr id="878186370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1169152143" name="Picture"/>
+                          <pic:cNvPr id="878186370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1621241366" name="Picture">
+                        <wp:docPr id="1206460731" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1621241366" name="Picture"/>
+                                <pic:cNvPr id="1206460731" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="574118709" name="Picture">
+                  <wp:docPr id="265305187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="574118709" name="Picture"/>
+                          <pic:cNvPr id="265305187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1334552067" name="Picture">
+                  <wp:docPr id="295289902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1334552067" name="Picture"/>
+                          <pic:cNvPr id="295289902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1695578494" name="Picture">
+                  <wp:docPr id="2134845708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1695578494" name="Picture"/>
+                          <pic:cNvPr id="2134845708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="504126760" name="Picture">
+                  <wp:docPr id="454339651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="504126760" name="Picture"/>
+                          <pic:cNvPr id="454339651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1213675646" name="Picture">
+                  <wp:docPr id="1814206708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1213675646" name="Picture"/>
+                          <pic:cNvPr id="1814206708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1467028610" name="Picture">
+                        <wp:docPr id="1650121851" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1467028610" name="Picture"/>
+                                <pic:cNvPr id="1650121851" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="559905668" name="Picture">
+                        <wp:docPr id="2136379820" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="559905668" name="Picture"/>
+                                <pic:cNvPr id="2136379820" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2098711372" name="Picture">
+                        <wp:docPr id="1277738596" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2098711372" name="Picture"/>
+                                <pic:cNvPr id="1277738596" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1529224949" name="Picture">
+                        <wp:docPr id="1635703391" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1529224949" name="Picture"/>
+                                <pic:cNvPr id="1635703391" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1971575129" name="Picture">
+                        <wp:docPr id="2066092876" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1971575129" name="Picture"/>
+                                <pic:cNvPr id="2066092876" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="211205839" name="Picture">
+                        <wp:docPr id="441695763" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="211205839" name="Picture"/>
+                                <pic:cNvPr id="441695763" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1534819689" name="Picture">
+                        <wp:docPr id="973440515" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1534819689" name="Picture"/>
+                                <pic:cNvPr id="973440515" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1273041434" name="Picture">
+                        <wp:docPr id="1152194706" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1273041434" name="Picture"/>
+                                <pic:cNvPr id="1152194706" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1768373121" name="Picture">
+                        <wp:docPr id="251797070" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1768373121" name="Picture"/>
+                                <pic:cNvPr id="251797070" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1859755695" name="Picture">
+                        <wp:docPr id="798526845" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1859755695" name="Picture"/>
+                                <pic:cNvPr id="798526845" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1339891228" name="Picture">
+                        <wp:docPr id="988080599" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1339891228" name="Picture"/>
+                                <pic:cNvPr id="988080599" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="768581852" name="Picture">
+                        <wp:docPr id="1055578676" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="768581852" name="Picture"/>
+                                <pic:cNvPr id="1055578676" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="846043723" name="Picture">
+                        <wp:docPr id="2117966815" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="846043723" name="Picture"/>
+                                <pic:cNvPr id="2117966815" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2108986417" name="Picture">
+                        <wp:docPr id="1927293446" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2108986417" name="Picture"/>
+                                <pic:cNvPr id="1927293446" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="129837505" name="Picture">
+                        <wp:docPr id="189389260" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="129837505" name="Picture"/>
+                                <pic:cNvPr id="189389260" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1217391032" name="Picture">
+                  <wp:docPr id="1327081358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1217391032" name="Picture"/>
+                          <pic:cNvPr id="1327081358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="109623350" name="Picture">
+                  <wp:docPr id="115583784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="109623350" name="Picture"/>
+                          <pic:cNvPr id="115583784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="361697966" name="Picture">
+                  <wp:docPr id="1513799872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="361697966" name="Picture"/>
+                          <pic:cNvPr id="1513799872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1428814667" name="Picture">
+                  <wp:docPr id="1864510657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1428814667" name="Picture"/>
+                          <pic:cNvPr id="1864510657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="963852233" name="Picture">
+                  <wp:docPr id="1289617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="963852233" name="Picture"/>
+                          <pic:cNvPr id="1289617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1745695056" name="Picture">
+                  <wp:docPr id="1952612082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1745695056" name="Picture"/>
+                          <pic:cNvPr id="1952612082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1397564317" name="Picture">
+                        <wp:docPr id="1349609351" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1397564317" name="Picture"/>
+                                <pic:cNvPr id="1349609351" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1664786276" name="Picture">
+                  <wp:docPr id="607715803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1664786276" name="Picture"/>
+                          <pic:cNvPr id="607715803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1596026931" name="Picture">
+                  <wp:docPr id="1397583714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1596026931" name="Picture"/>
+                          <pic:cNvPr id="1397583714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1707798913" name="Picture">
+                  <wp:docPr id="148600787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1707798913" name="Picture"/>
+                          <pic:cNvPr id="148600787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1544248857" name="Picture">
+                  <wp:docPr id="1074436317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1544248857" name="Picture"/>
+                          <pic:cNvPr id="1074436317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2087197229" name="Picture">
+                  <wp:docPr id="1743193762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2087197229" name="Picture"/>
+                          <pic:cNvPr id="1743193762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1515579584" name="Picture">
+                  <wp:docPr id="1828531907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1515579584" name="Picture"/>
+                          <pic:cNvPr id="1828531907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="998625365" name="Picture">
+                        <wp:docPr id="150765680" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="998625365" name="Picture"/>
+                                <pic:cNvPr id="150765680" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1071821004" name="Picture">
+                        <wp:docPr id="666696155" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1071821004" name="Picture"/>
+                                <pic:cNvPr id="666696155" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="720422941" name="Picture">
+                  <wp:docPr id="1269764700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="720422941" name="Picture"/>
+                          <pic:cNvPr id="1269764700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="169758337" name="Picture">
+                  <wp:docPr id="2010747417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="169758337" name="Picture"/>
+                          <pic:cNvPr id="2010747417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2032410516" name="Picture">
+                  <wp:docPr id="1418094873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2032410516" name="Picture"/>
+                          <pic:cNvPr id="1418094873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1479338662" name="Picture">
+                  <wp:docPr id="1323505257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1479338662" name="Picture"/>
+                          <pic:cNvPr id="1323505257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1141824124" name="Picture">
+                  <wp:docPr id="312958310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1141824124" name="Picture"/>
+                          <pic:cNvPr id="312958310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="902233347" name="Picture">
+                  <wp:docPr id="1003184820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="902233347" name="Picture"/>
+                          <pic:cNvPr id="1003184820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1772694498" name="Picture">
+                        <wp:docPr id="937746868" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1772694498" name="Picture"/>
+                                <pic:cNvPr id="937746868" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1803943217" name="Picture">
+                  <wp:docPr id="1473968958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1803943217" name="Picture"/>
+                          <pic:cNvPr id="1473968958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="604297800" name="Picture">
+                  <wp:docPr id="1044024423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="604297800" name="Picture"/>
+                          <pic:cNvPr id="1044024423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="910996873" name="Picture">
+                  <wp:docPr id="660413313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="910996873" name="Picture"/>
+                          <pic:cNvPr id="660413313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1191083191" name="Picture">
+                  <wp:docPr id="5279442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1191083191" name="Picture"/>
+                          <pic:cNvPr id="5279442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1281763567" name="Picture">
+                  <wp:docPr id="831236873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1281763567" name="Picture"/>
+                          <pic:cNvPr id="831236873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1143131622" name="Picture">
+                  <wp:docPr id="176929439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1143131622" name="Picture"/>
+                          <pic:cNvPr id="176929439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="94706426" name="Picture">
+                        <wp:docPr id="1691196102" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="94706426" name="Picture"/>
+                                <pic:cNvPr id="1691196102" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1538979535" name="Picture">
+                  <wp:docPr id="868385735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1538979535" name="Picture"/>
+                          <pic:cNvPr id="868385735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1986352520" name="Picture">
+                  <wp:docPr id="1003566291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1986352520" name="Picture"/>
+                          <pic:cNvPr id="1003566291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1947181315" name="Picture">
+                  <wp:docPr id="609726896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1947181315" name="Picture"/>
+                          <pic:cNvPr id="609726896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="221615795" name="Picture">
+                  <wp:docPr id="602425554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="221615795" name="Picture"/>
+                          <pic:cNvPr id="602425554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="859585649" name="Picture">
+                  <wp:docPr id="1896361609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="859585649" name="Picture"/>
+                          <pic:cNvPr id="1896361609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="102781053" name="Picture">
+                  <wp:docPr id="144413097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="102781053" name="Picture"/>
+                          <pic:cNvPr id="144413097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="379374937" name="Picture">
+                  <wp:docPr id="1388217078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="379374937" name="Picture"/>
+                          <pic:cNvPr id="1388217078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1385352014" name="Picture">
+                  <wp:docPr id="1042786413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1385352014" name="Picture"/>
+                          <pic:cNvPr id="1042786413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="711824663" name="Picture">
+                  <wp:docPr id="272986561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="711824663" name="Picture"/>
+                          <pic:cNvPr id="272986561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>