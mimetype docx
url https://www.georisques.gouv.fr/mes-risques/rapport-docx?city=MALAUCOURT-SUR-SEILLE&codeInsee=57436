--- v0 (2026-08-17)
+++ v1 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="689104615" name="Picture">
+                  <wp:docPr id="109630789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="689104615" name="Picture"/>
+                          <pic:cNvPr id="109630789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1737212576" name="Picture">
+                  <wp:docPr id="446457767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1737212576" name="Picture"/>
+                          <pic:cNvPr id="446457767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="287414340" name="Picture">
+                        <wp:docPr id="1591195357" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="287414340" name="Picture"/>
+                                <pic:cNvPr id="1591195357" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1184536934" name="Picture">
+                  <wp:docPr id="1404573435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1184536934" name="Picture"/>
+                          <pic:cNvPr id="1404573435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1825930268" name="Picture">
+                  <wp:docPr id="1377581476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1825930268" name="Picture"/>
+                          <pic:cNvPr id="1377581476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1146087419" name="Picture">
+                  <wp:docPr id="30582703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1146087419" name="Picture"/>
+                          <pic:cNvPr id="30582703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1953636041" name="Picture">
+                  <wp:docPr id="420070667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1953636041" name="Picture"/>
+                          <pic:cNvPr id="420070667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="548957661" name="Picture">
+                  <wp:docPr id="1742329248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="548957661" name="Picture"/>
+                          <pic:cNvPr id="1742329248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2138566967" name="Picture">
+                        <wp:docPr id="419531650" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2138566967" name="Picture"/>
+                                <pic:cNvPr id="419531650" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1628709604" name="Picture">
+                        <wp:docPr id="390096535" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1628709604" name="Picture"/>
+                                <pic:cNvPr id="390096535" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="595429044" name="Picture">
+                        <wp:docPr id="512900070" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="595429044" name="Picture"/>
+                                <pic:cNvPr id="512900070" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="858753334" name="Picture">
+                        <wp:docPr id="1172520780" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="858753334" name="Picture"/>
+                                <pic:cNvPr id="1172520780" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="407562019" name="Picture">
+                        <wp:docPr id="1830789920" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="407562019" name="Picture"/>
+                                <pic:cNvPr id="1830789920" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1113086430" name="Picture">
+                        <wp:docPr id="1473349620" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1113086430" name="Picture"/>
+                                <pic:cNvPr id="1473349620" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1543930550" name="Picture">
+                        <wp:docPr id="1192900515" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1543930550" name="Picture"/>
+                                <pic:cNvPr id="1192900515" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="334490439" name="Picture">
+                        <wp:docPr id="964857778" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="334490439" name="Picture"/>
+                                <pic:cNvPr id="964857778" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2092209343" name="Picture">
+                        <wp:docPr id="1063023529" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2092209343" name="Picture"/>
+                                <pic:cNvPr id="1063023529" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="294353658" name="Picture">
+                        <wp:docPr id="844550700" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="294353658" name="Picture"/>
+                                <pic:cNvPr id="844550700" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1940416975" name="Picture">
+                        <wp:docPr id="2069042747" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1940416975" name="Picture"/>
+                                <pic:cNvPr id="2069042747" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="983961024" name="Picture">
+                        <wp:docPr id="1661336572" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="983961024" name="Picture"/>
+                                <pic:cNvPr id="1661336572" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1321269479" name="Picture">
+                        <wp:docPr id="1854754445" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1321269479" name="Picture"/>
+                                <pic:cNvPr id="1854754445" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1792740204" name="Picture">
+                        <wp:docPr id="153919637" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1792740204" name="Picture"/>
+                                <pic:cNvPr id="153919637" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="390934734" name="Picture">
+                        <wp:docPr id="1635868140" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="390934734" name="Picture"/>
+                                <pic:cNvPr id="1635868140" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1657807074" name="Picture">
+                  <wp:docPr id="1990016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1657807074" name="Picture"/>
+                          <pic:cNvPr id="1990016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="534530486" name="Picture">
+                  <wp:docPr id="1631564088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="534530486" name="Picture"/>
+                          <pic:cNvPr id="1631564088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="97935867" name="Picture">
+                  <wp:docPr id="493330039" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="97935867" name="Picture"/>
+                          <pic:cNvPr id="493330039" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="881984234" name="Picture">
+                  <wp:docPr id="1325752876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="881984234" name="Picture"/>
+                          <pic:cNvPr id="1325752876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_17.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1824807316" name="Picture">
+                  <wp:docPr id="340992692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1824807316" name="Picture"/>
+                          <pic:cNvPr id="340992692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17051,57 +17051,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="844902732" name="Picture">
+                  <wp:docPr id="1443734159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="844902732" name="Picture"/>
+                          <pic:cNvPr id="1443734159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_16.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18185,57 +18185,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1553802688" name="Picture">
+                        <wp:docPr id="1673888164" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1553802688" name="Picture"/>
+                                <pic:cNvPr id="1673888164" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19086,57 +19086,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1881970341" name="Picture">
+                        <wp:docPr id="1590011220" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1881970341" name="Picture"/>
+                                <pic:cNvPr id="1590011220" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_15_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20608,57 +20608,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1575960754" name="Picture">
+                  <wp:docPr id="49962797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1575960754" name="Picture"/>
+                          <pic:cNvPr id="49962797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20688,57 +20688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1582665458" name="Picture">
+                  <wp:docPr id="1504261311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1582665458" name="Picture"/>
+                          <pic:cNvPr id="1504261311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21233,57 +21233,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="550463271" name="Picture">
+                  <wp:docPr id="385065372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="550463271" name="Picture"/>
+                          <pic:cNvPr id="385065372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22388,57 +22388,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="788890723" name="Picture">
+                        <wp:docPr id="1295011924" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="788890723" name="Picture"/>
+                                <pic:cNvPr id="1295011924" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24646,57 +24646,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1643394095" name="Picture">
+                  <wp:docPr id="76300833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1643394095" name="Picture"/>
+                          <pic:cNvPr id="76300833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24735,57 +24735,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1425395548" name="Picture">
+                  <wp:docPr id="1696287391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1425395548" name="Picture"/>
+                          <pic:cNvPr id="1696287391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25379,57 +25379,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1464889149" name="Picture">
+                  <wp:docPr id="719721624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1464889149" name="Picture"/>
+                          <pic:cNvPr id="719721624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26377,57 +26377,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="451402719" name="Picture">
+                  <wp:docPr id="447845010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="451402719" name="Picture"/>
+                          <pic:cNvPr id="447845010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26480,57 +26480,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1909357248" name="Picture">
+                  <wp:docPr id="1022166397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1909357248" name="Picture"/>
+                          <pic:cNvPr id="1022166397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27859,57 +27859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1220230922" name="Picture">
+                  <wp:docPr id="1478075776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1220230922" name="Picture"/>
+                          <pic:cNvPr id="1478075776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28984,57 +28984,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="924863415" name="Picture">
+                        <wp:docPr id="1503049975" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="924863415" name="Picture"/>
+                                <pic:cNvPr id="1503049975" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29887,57 +29887,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="64626925" name="Picture">
+                        <wp:docPr id="1639971931" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="64626925" name="Picture"/>
+                                <pic:cNvPr id="1639971931" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31497,57 +31497,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="64783079" name="Picture">
+                  <wp:docPr id="1893120760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="64783079" name="Picture"/>
+                          <pic:cNvPr id="1893120760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31586,57 +31586,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1372706874" name="Picture">
+                  <wp:docPr id="1073743438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1372706874" name="Picture"/>
+                          <pic:cNvPr id="1073743438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32230,57 +32230,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="56514469" name="Picture">
+                  <wp:docPr id="1581479729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="56514469" name="Picture"/>
+                          <pic:cNvPr id="1581479729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33228,57 +33228,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="91490175" name="Picture">
+                  <wp:docPr id="1748987688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="91490175" name="Picture"/>
+                          <pic:cNvPr id="1748987688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33331,57 +33331,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="149138217" name="Picture">
+                  <wp:docPr id="1569392104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="149138217" name="Picture"/>
+                          <pic:cNvPr id="1569392104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34712,57 +34712,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1934396223" name="Picture">
+                  <wp:docPr id="1525211341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1934396223" name="Picture"/>
+                          <pic:cNvPr id="1525211341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35855,57 +35855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1523903466" name="Picture">
+                        <wp:docPr id="2046519397" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1523903466" name="Picture"/>
+                                <pic:cNvPr id="2046519397" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37244,57 +37244,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1305904892" name="Picture">
+                  <wp:docPr id="1678250271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1305904892" name="Picture"/>
+                          <pic:cNvPr id="1678250271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37333,57 +37333,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1891914612" name="Picture">
+                  <wp:docPr id="252718743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1891914612" name="Picture"/>
+                          <pic:cNvPr id="252718743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37977,57 +37977,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="636703877" name="Picture">
+                  <wp:docPr id="1758803887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="636703877" name="Picture"/>
+                          <pic:cNvPr id="1758803887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38975,57 +38975,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1057836554" name="Picture">
+                  <wp:docPr id="357039076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1057836554" name="Picture"/>
+                          <pic:cNvPr id="357039076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39078,57 +39078,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="251881641" name="Picture">
+                  <wp:docPr id="779098402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="251881641" name="Picture"/>
+                          <pic:cNvPr id="779098402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40455,57 +40455,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="902003285" name="Picture">
+                  <wp:docPr id="1265806753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="902003285" name="Picture"/>
+                          <pic:cNvPr id="1265806753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41598,57 +41598,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1472739324" name="Picture">
+                        <wp:docPr id="252565203" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1472739324" name="Picture"/>
+                                <pic:cNvPr id="252565203" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42959,57 +42959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2037902978" name="Picture">
+                  <wp:docPr id="1372351798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2037902978" name="Picture"/>
+                          <pic:cNvPr id="1372351798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43048,57 +43048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1352403426" name="Picture">
+                  <wp:docPr id="482542047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1352403426" name="Picture"/>
+                          <pic:cNvPr id="482542047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43692,57 +43692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="665717717" name="Picture">
+                  <wp:docPr id="278549512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="665717717" name="Picture"/>
+                          <pic:cNvPr id="278549512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44690,57 +44690,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1547012394" name="Picture">
+                  <wp:docPr id="1900974175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1547012394" name="Picture"/>
+                          <pic:cNvPr id="1900974175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44793,57 +44793,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="338589602" name="Picture">
+                  <wp:docPr id="251828723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="338589602" name="Picture"/>
+                          <pic:cNvPr id="251828723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46170,57 +46170,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1844009317" name="Picture">
+                  <wp:docPr id="228301539" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1844009317" name="Picture"/>
+                          <pic:cNvPr id="228301539" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47313,57 +47313,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="137040435" name="Picture">
+                        <wp:docPr id="1816934699" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="137040435" name="Picture"/>
+                                <pic:cNvPr id="1816934699" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -48534,57 +48534,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="799948834" name="Picture">
+                  <wp:docPr id="1037167299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="799948834" name="Picture"/>
+                          <pic:cNvPr id="1037167299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48605,57 +48605,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1213468818" name="Picture">
+                  <wp:docPr id="1096637084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1213468818" name="Picture"/>
+                          <pic:cNvPr id="1096637084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -49019,57 +49019,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1863833671" name="Picture">
+                  <wp:docPr id="664110879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1863833671" name="Picture"/>
+                          <pic:cNvPr id="664110879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>