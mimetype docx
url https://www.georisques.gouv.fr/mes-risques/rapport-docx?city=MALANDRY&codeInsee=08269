--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1622834077" name="Picture">
+                  <wp:docPr id="1827277827" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1622834077" name="Picture"/>
+                          <pic:cNvPr id="1827277827" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="490242821" name="Picture">
+                  <wp:docPr id="934387102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="490242821" name="Picture"/>
+                          <pic:cNvPr id="934387102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="586598385" name="Picture">
+                        <wp:docPr id="1638047180" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="586598385" name="Picture"/>
+                                <pic:cNvPr id="1638047180" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1196620541" name="Picture">
+                  <wp:docPr id="1754810717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1196620541" name="Picture"/>
+                          <pic:cNvPr id="1754810717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="924379904" name="Picture">
+                  <wp:docPr id="1936314737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="924379904" name="Picture"/>
+                          <pic:cNvPr id="1936314737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="662696506" name="Picture">
+                  <wp:docPr id="1238264351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="662696506" name="Picture"/>
+                          <pic:cNvPr id="1238264351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1766410608" name="Picture">
+                  <wp:docPr id="519519297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1766410608" name="Picture"/>
+                          <pic:cNvPr id="519519297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1032286813" name="Picture">
+                  <wp:docPr id="828153046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1032286813" name="Picture"/>
+                          <pic:cNvPr id="828153046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1769073454" name="Picture">
+                        <wp:docPr id="726795988" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1769073454" name="Picture"/>
+                                <pic:cNvPr id="726795988" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="794246035" name="Picture">
+                        <wp:docPr id="1797176050" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="794246035" name="Picture"/>
+                                <pic:cNvPr id="1797176050" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="103910991" name="Picture">
+                        <wp:docPr id="311030050" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="103910991" name="Picture"/>
+                                <pic:cNvPr id="311030050" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="705349443" name="Picture">
+                        <wp:docPr id="658109218" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="705349443" name="Picture"/>
+                                <pic:cNvPr id="658109218" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="828498586" name="Picture">
+                        <wp:docPr id="230033069" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="828498586" name="Picture"/>
+                                <pic:cNvPr id="230033069" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1607333142" name="Picture">
+                        <wp:docPr id="561576256" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1607333142" name="Picture"/>
+                                <pic:cNvPr id="561576256" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1947434268" name="Picture">
+                        <wp:docPr id="831618764" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1947434268" name="Picture"/>
+                                <pic:cNvPr id="831618764" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1755392292" name="Picture">
+                        <wp:docPr id="1042147555" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1755392292" name="Picture"/>
+                                <pic:cNvPr id="1042147555" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="294738719" name="Picture">
+                        <wp:docPr id="1370727947" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="294738719" name="Picture"/>
+                                <pic:cNvPr id="1370727947" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1898969170" name="Picture">
+                        <wp:docPr id="1951098112" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1898969170" name="Picture"/>
+                                <pic:cNvPr id="1951098112" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="680624186" name="Picture">
+                        <wp:docPr id="63410031" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="680624186" name="Picture"/>
+                                <pic:cNvPr id="63410031" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2091571043" name="Picture">
+                        <wp:docPr id="588200215" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2091571043" name="Picture"/>
+                                <pic:cNvPr id="588200215" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="336694982" name="Picture">
+                        <wp:docPr id="2120313711" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="336694982" name="Picture"/>
+                                <pic:cNvPr id="2120313711" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="800275974" name="Picture">
+                        <wp:docPr id="1382924349" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="800275974" name="Picture"/>
+                                <pic:cNvPr id="1382924349" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="237669790" name="Picture">
+                        <wp:docPr id="2045998415" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="237669790" name="Picture"/>
+                                <pic:cNvPr id="2045998415" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="741940621" name="Picture">
+                  <wp:docPr id="80699982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="741940621" name="Picture"/>
+                          <pic:cNvPr id="80699982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1993833468" name="Picture">
+                  <wp:docPr id="343336717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1993833468" name="Picture"/>
+                          <pic:cNvPr id="343336717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1017064791" name="Picture">
+                  <wp:docPr id="1921837038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1017064791" name="Picture"/>
+                          <pic:cNvPr id="1921837038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1438422047" name="Picture">
+                  <wp:docPr id="2137461721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1438422047" name="Picture"/>
+                          <pic:cNvPr id="2137461721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="374714286" name="Picture">
+                  <wp:docPr id="1318284512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="374714286" name="Picture"/>
+                          <pic:cNvPr id="1318284512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="464510366" name="Picture">
+                  <wp:docPr id="49945290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="464510366" name="Picture"/>
+                          <pic:cNvPr id="49945290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1015787605" name="Picture">
+                        <wp:docPr id="1841823516" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1015787605" name="Picture"/>
+                                <pic:cNvPr id="1841823516" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1790510034" name="Picture">
+                  <wp:docPr id="1279947327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1790510034" name="Picture"/>
+                          <pic:cNvPr id="1279947327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="162993050" name="Picture">
+                  <wp:docPr id="2019801471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="162993050" name="Picture"/>
+                          <pic:cNvPr id="2019801471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1751057377" name="Picture">
+                  <wp:docPr id="713987696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1751057377" name="Picture"/>
+                          <pic:cNvPr id="713987696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1050640030" name="Picture">
+                  <wp:docPr id="999663164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1050640030" name="Picture"/>
+                          <pic:cNvPr id="999663164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="133834659" name="Picture">
+                  <wp:docPr id="270043997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="133834659" name="Picture"/>
+                          <pic:cNvPr id="270043997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1710567465" name="Picture">
+                  <wp:docPr id="2031488017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1710567465" name="Picture"/>
+                          <pic:cNvPr id="2031488017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1220401595" name="Picture">
+                        <wp:docPr id="1156772936" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1220401595" name="Picture"/>
+                                <pic:cNvPr id="1156772936" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1362111279" name="Picture">
+                  <wp:docPr id="1486256228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1362111279" name="Picture"/>
+                          <pic:cNvPr id="1486256228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="227163676" name="Picture">
+                  <wp:docPr id="1602199678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="227163676" name="Picture"/>
+                          <pic:cNvPr id="1602199678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1154401432" name="Picture">
+                  <wp:docPr id="342196314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1154401432" name="Picture"/>
+                          <pic:cNvPr id="342196314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1865259125" name="Picture">
+                  <wp:docPr id="1277269773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1865259125" name="Picture"/>
+                          <pic:cNvPr id="1277269773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="938202470" name="Picture">
+                  <wp:docPr id="1141581129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="938202470" name="Picture"/>
+                          <pic:cNvPr id="1141581129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="556930647" name="Picture">
+                  <wp:docPr id="255234792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="556930647" name="Picture"/>
+                          <pic:cNvPr id="255234792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="228890894" name="Picture">
+                  <wp:docPr id="1473571804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="228890894" name="Picture"/>
+                          <pic:cNvPr id="1473571804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1008055875" name="Picture">
+                  <wp:docPr id="1825473052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1008055875" name="Picture"/>
+                          <pic:cNvPr id="1825473052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="690266628" name="Picture">
+                  <wp:docPr id="679080736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="690266628" name="Picture"/>
+                          <pic:cNvPr id="679080736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1971102814" name="Picture">
+                  <wp:docPr id="2077152727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1971102814" name="Picture"/>
+                          <pic:cNvPr id="2077152727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="614535388" name="Picture">
+                  <wp:docPr id="1660632812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="614535388" name="Picture"/>
+                          <pic:cNvPr id="1660632812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="92713540" name="Picture">
+                  <wp:docPr id="511037220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="92713540" name="Picture"/>
+                          <pic:cNvPr id="511037220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1269755161" name="Picture">
+                        <wp:docPr id="51424073" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1269755161" name="Picture"/>
+                                <pic:cNvPr id="51424073" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2064278202" name="Picture">
+                  <wp:docPr id="858544352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2064278202" name="Picture"/>
+                          <pic:cNvPr id="858544352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="971762614" name="Picture">
+                  <wp:docPr id="44937363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="971762614" name="Picture"/>
+                          <pic:cNvPr id="44937363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="992507637" name="Picture">
+                  <wp:docPr id="1831611707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="992507637" name="Picture"/>
+                          <pic:cNvPr id="1831611707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="570862646" name="Picture">
+                  <wp:docPr id="907214922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="570862646" name="Picture"/>
+                          <pic:cNvPr id="907214922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1719301031" name="Picture">
+                  <wp:docPr id="474356452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1719301031" name="Picture"/>
+                          <pic:cNvPr id="474356452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1466133757" name="Picture">
+                  <wp:docPr id="51949755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1466133757" name="Picture"/>
+                          <pic:cNvPr id="51949755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="557960188" name="Picture">
+                        <wp:docPr id="2094224471" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="557960188" name="Picture"/>
+                                <pic:cNvPr id="2094224471" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="279065291" name="Picture">
+                  <wp:docPr id="1730971673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="279065291" name="Picture"/>
+                          <pic:cNvPr id="1730971673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1928630104" name="Picture">
+                  <wp:docPr id="1235037120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1928630104" name="Picture"/>
+                          <pic:cNvPr id="1235037120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="916079886" name="Picture">
+                  <wp:docPr id="1037624496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="916079886" name="Picture"/>
+                          <pic:cNvPr id="1037624496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44421,57 +44421,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1251573534" name="Picture">
+                  <wp:docPr id="137832259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1251573534" name="Picture"/>
+                          <pic:cNvPr id="137832259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44492,57 +44492,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="474068826" name="Picture">
+                  <wp:docPr id="676650670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="474068826" name="Picture"/>
+                          <pic:cNvPr id="676650670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44906,57 +44906,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2023175145" name="Picture">
+                  <wp:docPr id="1389576816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2023175145" name="Picture"/>
+                          <pic:cNvPr id="1389576816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>