--- v0 (2026-08-18)
+++ v1 (2026-10-20)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="774895531" name="Picture">
+                  <wp:docPr id="581723378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="774895531" name="Picture"/>
+                          <pic:cNvPr id="581723378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="694087787" name="Picture">
+                  <wp:docPr id="686000459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="694087787" name="Picture"/>
+                          <pic:cNvPr id="686000459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="383273591" name="Picture">
+                        <wp:docPr id="977659206" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="383273591" name="Picture"/>
+                                <pic:cNvPr id="977659206" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="387082298" name="Picture">
+                  <wp:docPr id="1176211000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="387082298" name="Picture"/>
+                          <pic:cNvPr id="1176211000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1149110101" name="Picture">
+                  <wp:docPr id="2076303870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1149110101" name="Picture"/>
+                          <pic:cNvPr id="2076303870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="14567677" name="Picture">
+                  <wp:docPr id="2010270264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="14567677" name="Picture"/>
+                          <pic:cNvPr id="2010270264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="43016422" name="Picture">
+                  <wp:docPr id="195295549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="43016422" name="Picture"/>
+                          <pic:cNvPr id="195295549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1966222959" name="Picture">
+                  <wp:docPr id="1861922374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1966222959" name="Picture"/>
+                          <pic:cNvPr id="1861922374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1127916084" name="Picture">
+                        <wp:docPr id="1556097985" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1127916084" name="Picture"/>
+                                <pic:cNvPr id="1556097985" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1220256101" name="Picture">
+                        <wp:docPr id="1776235522" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1220256101" name="Picture"/>
+                                <pic:cNvPr id="1776235522" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1489349917" name="Picture">
+                        <wp:docPr id="1771504396" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1489349917" name="Picture"/>
+                                <pic:cNvPr id="1771504396" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1229443665" name="Picture">
+                        <wp:docPr id="1454668672" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1229443665" name="Picture"/>
+                                <pic:cNvPr id="1454668672" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1661239854" name="Picture">
+                        <wp:docPr id="13239381" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1661239854" name="Picture"/>
+                                <pic:cNvPr id="13239381" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1878398311" name="Picture">
+                        <wp:docPr id="343312488" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1878398311" name="Picture"/>
+                                <pic:cNvPr id="343312488" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1950812933" name="Picture">
+                        <wp:docPr id="352954629" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1950812933" name="Picture"/>
+                                <pic:cNvPr id="352954629" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1261321989" name="Picture">
+                        <wp:docPr id="1185177105" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1261321989" name="Picture"/>
+                                <pic:cNvPr id="1185177105" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="71884909" name="Picture">
+                        <wp:docPr id="1276623594" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="71884909" name="Picture"/>
+                                <pic:cNvPr id="1276623594" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1738893941" name="Picture">
+                        <wp:docPr id="563669172" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1738893941" name="Picture"/>
+                                <pic:cNvPr id="563669172" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1259807096" name="Picture">
+                        <wp:docPr id="1324106551" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1259807096" name="Picture"/>
+                                <pic:cNvPr id="1324106551" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="961575128" name="Picture">
+                        <wp:docPr id="1718470980" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="961575128" name="Picture"/>
+                                <pic:cNvPr id="1718470980" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="55824044" name="Picture">
+                  <wp:docPr id="76316325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="55824044" name="Picture"/>
+                          <pic:cNvPr id="76316325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1371120782" name="Picture">
+                  <wp:docPr id="734492292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1371120782" name="Picture"/>
+                          <pic:cNvPr id="734492292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2136027711" name="Picture">
+                  <wp:docPr id="837515421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2136027711" name="Picture"/>
+                          <pic:cNvPr id="837515421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1270657301" name="Picture">
+                  <wp:docPr id="1523932128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1270657301" name="Picture"/>
+                          <pic:cNvPr id="1523932128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1957157517" name="Picture">
+                  <wp:docPr id="433744925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1957157517" name="Picture"/>
+                          <pic:cNvPr id="433744925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1518270151" name="Picture">
+                  <wp:docPr id="1790338243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1518270151" name="Picture"/>
+                          <pic:cNvPr id="1790338243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="717860425" name="Picture">
+                        <wp:docPr id="501351167" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="717860425" name="Picture"/>
+                                <pic:cNvPr id="501351167" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="799695987" name="Picture">
+                  <wp:docPr id="194040592" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="799695987" name="Picture"/>
+                          <pic:cNvPr id="194040592" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1038621612" name="Picture">
+                  <wp:docPr id="1847990801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1038621612" name="Picture"/>
+                          <pic:cNvPr id="1847990801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1513378238" name="Picture">
+                  <wp:docPr id="1675495632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1513378238" name="Picture"/>
+                          <pic:cNvPr id="1675495632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2034697120" name="Picture">
+                  <wp:docPr id="885174650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2034697120" name="Picture"/>
+                          <pic:cNvPr id="885174650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="756165359" name="Picture">
+                  <wp:docPr id="1730254164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="756165359" name="Picture"/>
+                          <pic:cNvPr id="1730254164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="245268600" name="Picture">
+                  <wp:docPr id="1529424395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="245268600" name="Picture"/>
+                          <pic:cNvPr id="1529424395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1420408779" name="Picture">
+                        <wp:docPr id="1729367780" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1420408779" name="Picture"/>
+                                <pic:cNvPr id="1729367780" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="785277030" name="Picture">
+                  <wp:docPr id="1971259775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="785277030" name="Picture"/>
+                          <pic:cNvPr id="1971259775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="974588381" name="Picture">
+                  <wp:docPr id="295468176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="974588381" name="Picture"/>
+                          <pic:cNvPr id="295468176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="77049555" name="Picture">
+                  <wp:docPr id="482914893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="77049555" name="Picture"/>
+                          <pic:cNvPr id="482914893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="754449432" name="Picture">
+                  <wp:docPr id="1097611246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="754449432" name="Picture"/>
+                          <pic:cNvPr id="1097611246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1567483806" name="Picture">
+                  <wp:docPr id="2067262240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1567483806" name="Picture"/>
+                          <pic:cNvPr id="2067262240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="936496638" name="Picture">
+                  <wp:docPr id="606902039" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="936496638" name="Picture"/>
+                          <pic:cNvPr id="606902039" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="648118615" name="Picture">
+                        <wp:docPr id="414706303" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="648118615" name="Picture"/>
+                                <pic:cNvPr id="414706303" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="522589760" name="Picture">
+                  <wp:docPr id="1491288657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="522589760" name="Picture"/>
+                          <pic:cNvPr id="1491288657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="241774300" name="Picture">
+                  <wp:docPr id="134722522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="241774300" name="Picture"/>
+                          <pic:cNvPr id="134722522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="369651065" name="Picture">
+                  <wp:docPr id="2126586821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="369651065" name="Picture"/>
+                          <pic:cNvPr id="2126586821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1917377940" name="Picture">
+                  <wp:docPr id="380322325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1917377940" name="Picture"/>
+                          <pic:cNvPr id="380322325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="286114207" name="Picture">
+                  <wp:docPr id="860456005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="286114207" name="Picture"/>
+                          <pic:cNvPr id="860456005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="558427088" name="Picture">
+                  <wp:docPr id="546401711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="558427088" name="Picture"/>
+                          <pic:cNvPr id="546401711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1644703411" name="Picture">
+                        <wp:docPr id="620038989" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1644703411" name="Picture"/>
+                                <pic:cNvPr id="620038989" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="83386185" name="Picture">
+                  <wp:docPr id="253949545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="83386185" name="Picture"/>
+                          <pic:cNvPr id="253949545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1822227638" name="Picture">
+                  <wp:docPr id="2108133063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1822227638" name="Picture"/>
+                          <pic:cNvPr id="2108133063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1578180376" name="Picture">
+                  <wp:docPr id="1229877985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1578180376" name="Picture"/>
+                          <pic:cNvPr id="1229877985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>