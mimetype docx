--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="798486319" name="Picture">
+                  <wp:docPr id="440035282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="798486319" name="Picture"/>
+                          <pic:cNvPr id="440035282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1564048992" name="Picture">
+                  <wp:docPr id="296064043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1564048992" name="Picture"/>
+                          <pic:cNvPr id="296064043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="715990678" name="Picture">
+                        <wp:docPr id="733406696" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="715990678" name="Picture"/>
+                                <pic:cNvPr id="733406696" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1020159997" name="Picture">
+                  <wp:docPr id="100972596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1020159997" name="Picture"/>
+                          <pic:cNvPr id="100972596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1718591732" name="Picture">
+                  <wp:docPr id="164327413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1718591732" name="Picture"/>
+                          <pic:cNvPr id="164327413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1897999087" name="Picture">
+                  <wp:docPr id="1954481487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1897999087" name="Picture"/>
+                          <pic:cNvPr id="1954481487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1890047269" name="Picture">
+                  <wp:docPr id="1787257611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1890047269" name="Picture"/>
+                          <pic:cNvPr id="1787257611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1088821615" name="Picture">
+                  <wp:docPr id="836741985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1088821615" name="Picture"/>
+                          <pic:cNvPr id="836741985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2109277782" name="Picture">
+                        <wp:docPr id="1385583933" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2109277782" name="Picture"/>
+                                <pic:cNvPr id="1385583933" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2096241115" name="Picture">
+                        <wp:docPr id="1620488387" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2096241115" name="Picture"/>
+                                <pic:cNvPr id="1620488387" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1220654743" name="Picture">
+                        <wp:docPr id="592231048" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1220654743" name="Picture"/>
+                                <pic:cNvPr id="592231048" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1219643777" name="Picture">
+                        <wp:docPr id="1221672642" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1219643777" name="Picture"/>
+                                <pic:cNvPr id="1221672642" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1777242185" name="Picture">
+                        <wp:docPr id="1472006911" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1777242185" name="Picture"/>
+                                <pic:cNvPr id="1472006911" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1180891893" name="Picture">
+                        <wp:docPr id="933844577" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1180891893" name="Picture"/>
+                                <pic:cNvPr id="933844577" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1942278820" name="Picture">
+                        <wp:docPr id="1228974499" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1942278820" name="Picture"/>
+                                <pic:cNvPr id="1228974499" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="715606757" name="Picture">
+                        <wp:docPr id="730098048" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="715606757" name="Picture"/>
+                                <pic:cNvPr id="730098048" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="52419714" name="Picture">
+                        <wp:docPr id="471347656" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="52419714" name="Picture"/>
+                                <pic:cNvPr id="471347656" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1887393385" name="Picture">
+                        <wp:docPr id="1438665105" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1887393385" name="Picture"/>
+                                <pic:cNvPr id="1438665105" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1292838458" name="Picture">
+                        <wp:docPr id="420772083" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1292838458" name="Picture"/>
+                                <pic:cNvPr id="420772083" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="32986840" name="Picture">
+                        <wp:docPr id="874072025" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="32986840" name="Picture"/>
+                                <pic:cNvPr id="874072025" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="150490819" name="Picture">
+                  <wp:docPr id="1066949213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="150490819" name="Picture"/>
+                          <pic:cNvPr id="1066949213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="252328547" name="Picture">
+                  <wp:docPr id="1616656976" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="252328547" name="Picture"/>
+                          <pic:cNvPr id="1616656976" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1414813914" name="Picture">
+                  <wp:docPr id="948275472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1414813914" name="Picture"/>
+                          <pic:cNvPr id="948275472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="950447669" name="Picture">
+                  <wp:docPr id="171371590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="950447669" name="Picture"/>
+                          <pic:cNvPr id="171371590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="955544165" name="Picture">
+                  <wp:docPr id="941627142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="955544165" name="Picture"/>
+                          <pic:cNvPr id="941627142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="108218623" name="Picture">
+                  <wp:docPr id="934831197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="108218623" name="Picture"/>
+                          <pic:cNvPr id="934831197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="29137015" name="Picture">
+                        <wp:docPr id="290138302" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="29137015" name="Picture"/>
+                                <pic:cNvPr id="290138302" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1507095523" name="Picture">
+                  <wp:docPr id="353977293" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1507095523" name="Picture"/>
+                          <pic:cNvPr id="353977293" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1753247967" name="Picture">
+                  <wp:docPr id="1629518520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1753247967" name="Picture"/>
+                          <pic:cNvPr id="1629518520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="228205208" name="Picture">
+                  <wp:docPr id="702984442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="228205208" name="Picture"/>
+                          <pic:cNvPr id="702984442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1400678629" name="Picture">
+                  <wp:docPr id="1740716724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1400678629" name="Picture"/>
+                          <pic:cNvPr id="1740716724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="951324442" name="Picture">
+                  <wp:docPr id="1319358734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="951324442" name="Picture"/>
+                          <pic:cNvPr id="1319358734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="500048380" name="Picture">
+                  <wp:docPr id="1635152039" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="500048380" name="Picture"/>
+                          <pic:cNvPr id="1635152039" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="372951615" name="Picture">
+                        <wp:docPr id="789078979" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="372951615" name="Picture"/>
+                                <pic:cNvPr id="789078979" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="888803537" name="Picture">
+                        <wp:docPr id="2078276272" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="888803537" name="Picture"/>
+                                <pic:cNvPr id="2078276272" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24324,57 +24324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1951485763" name="Picture">
+                  <wp:docPr id="388335731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1951485763" name="Picture"/>
+                          <pic:cNvPr id="388335731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24413,57 +24413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="269284031" name="Picture">
+                  <wp:docPr id="344202294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="269284031" name="Picture"/>
+                          <pic:cNvPr id="344202294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25057,57 +25057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2144768828" name="Picture">
+                  <wp:docPr id="330795950" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2144768828" name="Picture"/>
+                          <pic:cNvPr id="330795950" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26055,57 +26055,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="831760212" name="Picture">
+                  <wp:docPr id="1868127558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="831760212" name="Picture"/>
+                          <pic:cNvPr id="1868127558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26158,57 +26158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1712641909" name="Picture">
+                  <wp:docPr id="1619635870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1712641909" name="Picture"/>
+                          <pic:cNvPr id="1619635870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27535,57 +27535,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="345886674" name="Picture">
+                  <wp:docPr id="685307697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="345886674" name="Picture"/>
+                          <pic:cNvPr id="685307697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28678,57 +28678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="414633198" name="Picture">
+                        <wp:docPr id="1626595450" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="414633198" name="Picture"/>
+                                <pic:cNvPr id="1626595450" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30039,57 +30039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1647276917" name="Picture">
+                  <wp:docPr id="268300842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1647276917" name="Picture"/>
+                          <pic:cNvPr id="268300842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30128,57 +30128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="645083694" name="Picture">
+                  <wp:docPr id="1211983150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="645083694" name="Picture"/>
+                          <pic:cNvPr id="1211983150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30772,57 +30772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1491309768" name="Picture">
+                  <wp:docPr id="345010933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1491309768" name="Picture"/>
+                          <pic:cNvPr id="345010933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31770,57 +31770,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="91516329" name="Picture">
+                  <wp:docPr id="700250791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="91516329" name="Picture"/>
+                          <pic:cNvPr id="700250791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31873,57 +31873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="782816400" name="Picture">
+                  <wp:docPr id="685892040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="782816400" name="Picture"/>
+                          <pic:cNvPr id="685892040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1221679910" name="Picture">
+                  <wp:docPr id="1950542774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1221679910" name="Picture"/>
+                          <pic:cNvPr id="1950542774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34393,57 +34393,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="414435185" name="Picture">
+                        <wp:docPr id="244118022" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="414435185" name="Picture"/>
+                                <pic:cNvPr id="244118022" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35614,57 +35614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1526314794" name="Picture">
+                  <wp:docPr id="1836099386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1526314794" name="Picture"/>
+                          <pic:cNvPr id="1836099386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35685,57 +35685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1385370711" name="Picture">
+                  <wp:docPr id="1806105024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1385370711" name="Picture"/>
+                          <pic:cNvPr id="1806105024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36099,57 +36099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="464888645" name="Picture">
+                  <wp:docPr id="1115698873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="464888645" name="Picture"/>
+                          <pic:cNvPr id="1115698873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>