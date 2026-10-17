--- v1 (2026-10-14)
+++ v2 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="440035282" name="Picture">
+                  <wp:docPr id="1418187879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="440035282" name="Picture"/>
+                          <pic:cNvPr id="1418187879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="296064043" name="Picture">
+                  <wp:docPr id="1511454138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="296064043" name="Picture"/>
+                          <pic:cNvPr id="1511454138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="733406696" name="Picture">
+                        <wp:docPr id="602719880" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="733406696" name="Picture"/>
+                                <pic:cNvPr id="602719880" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="100972596" name="Picture">
+                  <wp:docPr id="537316465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="100972596" name="Picture"/>
+                          <pic:cNvPr id="537316465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="164327413" name="Picture">
+                  <wp:docPr id="1194823518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="164327413" name="Picture"/>
+                          <pic:cNvPr id="1194823518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1954481487" name="Picture">
+                  <wp:docPr id="345097975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1954481487" name="Picture"/>
+                          <pic:cNvPr id="345097975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1787257611" name="Picture">
+                  <wp:docPr id="1709720662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1787257611" name="Picture"/>
+                          <pic:cNvPr id="1709720662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="836741985" name="Picture">
+                  <wp:docPr id="933729589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="836741985" name="Picture"/>
+                          <pic:cNvPr id="933729589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1385583933" name="Picture">
+                        <wp:docPr id="591588751" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1385583933" name="Picture"/>
+                                <pic:cNvPr id="591588751" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1620488387" name="Picture">
+                        <wp:docPr id="1210428308" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1620488387" name="Picture"/>
+                                <pic:cNvPr id="1210428308" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="592231048" name="Picture">
+                        <wp:docPr id="1456343076" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="592231048" name="Picture"/>
+                                <pic:cNvPr id="1456343076" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1221672642" name="Picture">
+                        <wp:docPr id="131676821" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1221672642" name="Picture"/>
+                                <pic:cNvPr id="131676821" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1472006911" name="Picture">
+                        <wp:docPr id="417034161" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1472006911" name="Picture"/>
+                                <pic:cNvPr id="417034161" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="933844577" name="Picture">
+                        <wp:docPr id="2079193827" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="933844577" name="Picture"/>
+                                <pic:cNvPr id="2079193827" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1228974499" name="Picture">
+                        <wp:docPr id="1762039082" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1228974499" name="Picture"/>
+                                <pic:cNvPr id="1762039082" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="730098048" name="Picture">
+                        <wp:docPr id="1279570855" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="730098048" name="Picture"/>
+                                <pic:cNvPr id="1279570855" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="471347656" name="Picture">
+                        <wp:docPr id="1982772534" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="471347656" name="Picture"/>
+                                <pic:cNvPr id="1982772534" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1438665105" name="Picture">
+                        <wp:docPr id="488305042" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1438665105" name="Picture"/>
+                                <pic:cNvPr id="488305042" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="420772083" name="Picture">
+                        <wp:docPr id="42639005" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="420772083" name="Picture"/>
+                                <pic:cNvPr id="42639005" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="874072025" name="Picture">
+                        <wp:docPr id="1724933814" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="874072025" name="Picture"/>
+                                <pic:cNvPr id="1724933814" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1066949213" name="Picture">
+                  <wp:docPr id="77430323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1066949213" name="Picture"/>
+                          <pic:cNvPr id="77430323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1616656976" name="Picture">
+                  <wp:docPr id="950735512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1616656976" name="Picture"/>
+                          <pic:cNvPr id="950735512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="948275472" name="Picture">
+                  <wp:docPr id="1572170438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="948275472" name="Picture"/>
+                          <pic:cNvPr id="1572170438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="171371590" name="Picture">
+                  <wp:docPr id="1654416425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="171371590" name="Picture"/>
+                          <pic:cNvPr id="1654416425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="941627142" name="Picture">
+                  <wp:docPr id="498140993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="941627142" name="Picture"/>
+                          <pic:cNvPr id="498140993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="934831197" name="Picture">
+                  <wp:docPr id="152987631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="934831197" name="Picture"/>
+                          <pic:cNvPr id="152987631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="290138302" name="Picture">
+                        <wp:docPr id="82078700" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="290138302" name="Picture"/>
+                                <pic:cNvPr id="82078700" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="353977293" name="Picture">
+                  <wp:docPr id="661668265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="353977293" name="Picture"/>
+                          <pic:cNvPr id="661668265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1629518520" name="Picture">
+                  <wp:docPr id="578287680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1629518520" name="Picture"/>
+                          <pic:cNvPr id="578287680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="702984442" name="Picture">
+                  <wp:docPr id="99310825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="702984442" name="Picture"/>
+                          <pic:cNvPr id="99310825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1740716724" name="Picture">
+                  <wp:docPr id="518706144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1740716724" name="Picture"/>
+                          <pic:cNvPr id="518706144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1319358734" name="Picture">
+                  <wp:docPr id="1417453917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1319358734" name="Picture"/>
+                          <pic:cNvPr id="1417453917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1635152039" name="Picture">
+                  <wp:docPr id="1822323948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1635152039" name="Picture"/>
+                          <pic:cNvPr id="1822323948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="789078979" name="Picture">
+                        <wp:docPr id="580848965" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="789078979" name="Picture"/>
+                                <pic:cNvPr id="580848965" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2078276272" name="Picture">
+                        <wp:docPr id="259585811" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2078276272" name="Picture"/>
+                                <pic:cNvPr id="259585811" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24324,57 +24324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="388335731" name="Picture">
+                  <wp:docPr id="1440163484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="388335731" name="Picture"/>
+                          <pic:cNvPr id="1440163484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24413,57 +24413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="344202294" name="Picture">
+                  <wp:docPr id="608946874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="344202294" name="Picture"/>
+                          <pic:cNvPr id="608946874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25057,57 +25057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="330795950" name="Picture">
+                  <wp:docPr id="866211146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="330795950" name="Picture"/>
+                          <pic:cNvPr id="866211146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26055,57 +26055,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1868127558" name="Picture">
+                  <wp:docPr id="1611624190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1868127558" name="Picture"/>
+                          <pic:cNvPr id="1611624190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26158,57 +26158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1619635870" name="Picture">
+                  <wp:docPr id="1749012487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1619635870" name="Picture"/>
+                          <pic:cNvPr id="1749012487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27535,57 +27535,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="685307697" name="Picture">
+                  <wp:docPr id="1312947192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="685307697" name="Picture"/>
+                          <pic:cNvPr id="1312947192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28678,57 +28678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1626595450" name="Picture">
+                        <wp:docPr id="167728198" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1626595450" name="Picture"/>
+                                <pic:cNvPr id="167728198" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30039,57 +30039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="268300842" name="Picture">
+                  <wp:docPr id="1210114234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="268300842" name="Picture"/>
+                          <pic:cNvPr id="1210114234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30128,57 +30128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1211983150" name="Picture">
+                  <wp:docPr id="1442570812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1211983150" name="Picture"/>
+                          <pic:cNvPr id="1442570812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30772,57 +30772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="345010933" name="Picture">
+                  <wp:docPr id="1941195712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="345010933" name="Picture"/>
+                          <pic:cNvPr id="1941195712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31770,57 +31770,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="700250791" name="Picture">
+                  <wp:docPr id="1199997241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="700250791" name="Picture"/>
+                          <pic:cNvPr id="1199997241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31873,57 +31873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="685892040" name="Picture">
+                  <wp:docPr id="126630703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="685892040" name="Picture"/>
+                          <pic:cNvPr id="126630703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1950542774" name="Picture">
+                  <wp:docPr id="136706207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1950542774" name="Picture"/>
+                          <pic:cNvPr id="136706207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34393,57 +34393,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="244118022" name="Picture">
+                        <wp:docPr id="656635699" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="244118022" name="Picture"/>
+                                <pic:cNvPr id="656635699" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35614,57 +35614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1836099386" name="Picture">
+                  <wp:docPr id="15041096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1836099386" name="Picture"/>
+                          <pic:cNvPr id="15041096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35685,57 +35685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1806105024" name="Picture">
+                  <wp:docPr id="1498787060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1806105024" name="Picture"/>
+                          <pic:cNvPr id="1498787060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36099,57 +36099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1115698873" name="Picture">
+                  <wp:docPr id="65473930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1115698873" name="Picture"/>
+                          <pic:cNvPr id="65473930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>