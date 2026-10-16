--- v0 (2026-08-19)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1427015086" name="Picture">
+                  <wp:docPr id="1337396531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1427015086" name="Picture"/>
+                          <pic:cNvPr id="1337396531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2118961280" name="Picture">
+                  <wp:docPr id="178733131" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2118961280" name="Picture"/>
+                          <pic:cNvPr id="178733131" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="59365281" name="Picture">
+                        <wp:docPr id="223273651" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="59365281" name="Picture"/>
+                                <pic:cNvPr id="223273651" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="297827998" name="Picture">
+                  <wp:docPr id="906094191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="297827998" name="Picture"/>
+                          <pic:cNvPr id="906094191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1545593541" name="Picture">
+                  <wp:docPr id="978485841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1545593541" name="Picture"/>
+                          <pic:cNvPr id="978485841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="484105189" name="Picture">
+                  <wp:docPr id="517152584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="484105189" name="Picture"/>
+                          <pic:cNvPr id="517152584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="272670233" name="Picture">
+                  <wp:docPr id="730334633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="272670233" name="Picture"/>
+                          <pic:cNvPr id="730334633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1019696661" name="Picture">
+                  <wp:docPr id="1237864175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1019696661" name="Picture"/>
+                          <pic:cNvPr id="1237864175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="722312282" name="Picture">
+                        <wp:docPr id="908129155" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="722312282" name="Picture"/>
+                                <pic:cNvPr id="908129155" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1867943223" name="Picture">
+                        <wp:docPr id="1737116071" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1867943223" name="Picture"/>
+                                <pic:cNvPr id="1737116071" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1210256710" name="Picture">
+                        <wp:docPr id="576731203" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1210256710" name="Picture"/>
+                                <pic:cNvPr id="576731203" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="28442620" name="Picture">
+                        <wp:docPr id="276895314" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="28442620" name="Picture"/>
+                                <pic:cNvPr id="276895314" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1154134211" name="Picture">
+                        <wp:docPr id="442522081" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1154134211" name="Picture"/>
+                                <pic:cNvPr id="442522081" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="272959367" name="Picture">
+                        <wp:docPr id="959476138" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="272959367" name="Picture"/>
+                                <pic:cNvPr id="959476138" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="328538843" name="Picture">
+                        <wp:docPr id="662234616" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="328538843" name="Picture"/>
+                                <pic:cNvPr id="662234616" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1643186014" name="Picture">
+                        <wp:docPr id="683469610" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1643186014" name="Picture"/>
+                                <pic:cNvPr id="683469610" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="378469288" name="Picture">
+                        <wp:docPr id="150983072" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="378469288" name="Picture"/>
+                                <pic:cNvPr id="150983072" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="430669638" name="Picture">
+                        <wp:docPr id="156653222" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="430669638" name="Picture"/>
+                                <pic:cNvPr id="156653222" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="245170938" name="Picture">
+                        <wp:docPr id="742231498" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="245170938" name="Picture"/>
+                                <pic:cNvPr id="742231498" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10782,57 +10782,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="252882015" name="Picture">
+                        <wp:docPr id="110293937" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="252882015" name="Picture"/>
+                                <pic:cNvPr id="110293937" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11646,57 +11646,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1896476280" name="Picture">
+                  <wp:docPr id="1955032797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1896476280" name="Picture"/>
+                          <pic:cNvPr id="1955032797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11735,57 +11735,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="132745445" name="Picture">
+                  <wp:docPr id="1062776529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="132745445" name="Picture"/>
+                          <pic:cNvPr id="1062776529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12379,57 +12379,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="840971579" name="Picture">
+                  <wp:docPr id="1476201178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="840971579" name="Picture"/>
+                          <pic:cNvPr id="1476201178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13607,57 +13607,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="951835981" name="Picture">
+                  <wp:docPr id="326941310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="951835981" name="Picture"/>
+                          <pic:cNvPr id="326941310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13710,57 +13710,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1497854510" name="Picture">
+                  <wp:docPr id="134226711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1497854510" name="Picture"/>
+                          <pic:cNvPr id="134226711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15089,57 +15089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="579961825" name="Picture">
+                  <wp:docPr id="1559779563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="579961825" name="Picture"/>
+                          <pic:cNvPr id="1559779563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16214,57 +16214,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1090036429" name="Picture">
+                        <wp:docPr id="901568477" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1090036429" name="Picture"/>
+                                <pic:cNvPr id="901568477" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17567,57 +17567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1856973520" name="Picture">
+                  <wp:docPr id="586134200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1856973520" name="Picture"/>
+                          <pic:cNvPr id="586134200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17656,57 +17656,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1614898005" name="Picture">
+                  <wp:docPr id="713620729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1614898005" name="Picture"/>
+                          <pic:cNvPr id="713620729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18300,57 +18300,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1697270618" name="Picture">
+                  <wp:docPr id="2035926090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1697270618" name="Picture"/>
+                          <pic:cNvPr id="2035926090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19298,57 +19298,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1121203455" name="Picture">
+                  <wp:docPr id="894156104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1121203455" name="Picture"/>
+                          <pic:cNvPr id="894156104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19401,57 +19401,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="468003601" name="Picture">
+                  <wp:docPr id="278474946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="468003601" name="Picture"/>
+                          <pic:cNvPr id="278474946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20782,57 +20782,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1938227374" name="Picture">
+                  <wp:docPr id="1511293733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1938227374" name="Picture"/>
+                          <pic:cNvPr id="1511293733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21925,57 +21925,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1797153056" name="Picture">
+                        <wp:docPr id="2077399195" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1797153056" name="Picture"/>
+                                <pic:cNvPr id="2077399195" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23334,57 +23334,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1173464775" name="Picture">
+                  <wp:docPr id="1055606049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1173464775" name="Picture"/>
+                          <pic:cNvPr id="1055606049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23423,57 +23423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1235159616" name="Picture">
+                  <wp:docPr id="984262145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1235159616" name="Picture"/>
+                          <pic:cNvPr id="984262145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24103,57 +24103,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="598085386" name="Picture">
+                  <wp:docPr id="28385494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="598085386" name="Picture"/>
+                          <pic:cNvPr id="28385494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2118219738" name="Picture">
+                  <wp:docPr id="1058502768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2118219738" name="Picture"/>
+                          <pic:cNvPr id="1058502768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25267,57 +25267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1831482435" name="Picture">
+                  <wp:docPr id="325673260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1831482435" name="Picture"/>
+                          <pic:cNvPr id="325673260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26659,57 +26659,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1044199438" name="Picture">
+                  <wp:docPr id="346353515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1044199438" name="Picture"/>
+                          <pic:cNvPr id="346353515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28327,57 +28327,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="4067962" name="Picture">
+                        <wp:docPr id="72737246" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="4067962" name="Picture"/>
+                                <pic:cNvPr id="72737246" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30526,57 +30526,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="46710955" name="Picture">
+                  <wp:docPr id="1410801030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="46710955" name="Picture"/>
+                          <pic:cNvPr id="1410801030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30597,57 +30597,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="820536169" name="Picture">
+                  <wp:docPr id="884670793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="820536169" name="Picture"/>
+                          <pic:cNvPr id="884670793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31076,57 +31076,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1085606604" name="Picture">
+                  <wp:docPr id="525028625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1085606604" name="Picture"/>
+                          <pic:cNvPr id="525028625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32368,57 +32368,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="679685604" name="Picture">
+                  <wp:docPr id="127397999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="679685604" name="Picture"/>
+                          <pic:cNvPr id="127397999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32457,57 +32457,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1526980790" name="Picture">
+                  <wp:docPr id="1808406685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1526980790" name="Picture"/>
+                          <pic:cNvPr id="1808406685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33101,57 +33101,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="864580208" name="Picture">
+                  <wp:docPr id="774697776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="864580208" name="Picture"/>
+                          <pic:cNvPr id="774697776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34099,57 +34099,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="961076538" name="Picture">
+                  <wp:docPr id="402323203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="961076538" name="Picture"/>
+                          <pic:cNvPr id="402323203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34202,57 +34202,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2014478600" name="Picture">
+                  <wp:docPr id="2097935948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2014478600" name="Picture"/>
+                          <pic:cNvPr id="2097935948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35579,57 +35579,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="399766499" name="Picture">
+                  <wp:docPr id="579920426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="399766499" name="Picture"/>
+                          <pic:cNvPr id="579920426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36722,57 +36722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1861467720" name="Picture">
+                        <wp:docPr id="1850110440" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1861467720" name="Picture"/>
+                                <pic:cNvPr id="1850110440" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37993,57 +37993,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="400804319" name="Picture">
+                  <wp:docPr id="1993860806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="400804319" name="Picture"/>
+                          <pic:cNvPr id="1993860806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38073,57 +38073,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="766220007" name="Picture">
+                  <wp:docPr id="1063860548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="766220007" name="Picture"/>
+                          <pic:cNvPr id="1063860548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38552,57 +38552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1605652940" name="Picture">
+                  <wp:docPr id="891019192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1605652940" name="Picture"/>
+                          <pic:cNvPr id="891019192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40287,57 +40287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1899069261" name="Picture">
+                  <wp:docPr id="606742712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1899069261" name="Picture"/>
+                          <pic:cNvPr id="606742712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40358,57 +40358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="14467874" name="Picture">
+                  <wp:docPr id="1384093280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="14467874" name="Picture"/>
+                          <pic:cNvPr id="1384093280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40772,57 +40772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2098976964" name="Picture">
+                  <wp:docPr id="963802504" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2098976964" name="Picture"/>
+                          <pic:cNvPr id="963802504" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>