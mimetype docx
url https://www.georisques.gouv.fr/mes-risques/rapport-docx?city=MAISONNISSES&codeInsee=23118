--- v0 (2026-08-18)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1374469101" name="Picture">
+                  <wp:docPr id="1189616646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1374469101" name="Picture"/>
+                          <pic:cNvPr id="1189616646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2063222229" name="Picture">
+                  <wp:docPr id="930183110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2063222229" name="Picture"/>
+                          <pic:cNvPr id="930183110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1456798738" name="Picture">
+                        <wp:docPr id="674158197" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1456798738" name="Picture"/>
+                                <pic:cNvPr id="674158197" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="373512357" name="Picture">
+                  <wp:docPr id="714795263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="373512357" name="Picture"/>
+                          <pic:cNvPr id="714795263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="799793380" name="Picture">
+                  <wp:docPr id="782891721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="799793380" name="Picture"/>
+                          <pic:cNvPr id="782891721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1742811409" name="Picture">
+                  <wp:docPr id="1679150332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1742811409" name="Picture"/>
+                          <pic:cNvPr id="1679150332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="99370519" name="Picture">
+                  <wp:docPr id="1676946782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="99370519" name="Picture"/>
+                          <pic:cNvPr id="1676946782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1684220303" name="Picture">
+                  <wp:docPr id="973903686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1684220303" name="Picture"/>
+                          <pic:cNvPr id="973903686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="55969884" name="Picture">
+                        <wp:docPr id="412858924" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="55969884" name="Picture"/>
+                                <pic:cNvPr id="412858924" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1072362157" name="Picture">
+                        <wp:docPr id="12551804" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1072362157" name="Picture"/>
+                                <pic:cNvPr id="12551804" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="887961303" name="Picture">
+                        <wp:docPr id="462493086" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="887961303" name="Picture"/>
+                                <pic:cNvPr id="462493086" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1541495333" name="Picture">
+                        <wp:docPr id="630177695" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1541495333" name="Picture"/>
+                                <pic:cNvPr id="630177695" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1465041193" name="Picture">
+                        <wp:docPr id="2082375113" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1465041193" name="Picture"/>
+                                <pic:cNvPr id="2082375113" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1398357339" name="Picture">
+                        <wp:docPr id="1050843360" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1398357339" name="Picture"/>
+                                <pic:cNvPr id="1050843360" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1181762125" name="Picture">
+                        <wp:docPr id="942825893" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1181762125" name="Picture"/>
+                                <pic:cNvPr id="942825893" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1756312472" name="Picture">
+                        <wp:docPr id="1546687768" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1756312472" name="Picture"/>
+                                <pic:cNvPr id="1546687768" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="838692064" name="Picture">
+                        <wp:docPr id="1703167543" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="838692064" name="Picture"/>
+                                <pic:cNvPr id="1703167543" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1456425246" name="Picture">
+                        <wp:docPr id="746269998" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1456425246" name="Picture"/>
+                                <pic:cNvPr id="746269998" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="597669266" name="Picture">
+                        <wp:docPr id="127376126" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="597669266" name="Picture"/>
+                                <pic:cNvPr id="127376126" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1779414570" name="Picture">
+                        <wp:docPr id="1922064725" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1779414570" name="Picture"/>
+                                <pic:cNvPr id="1922064725" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="587783023" name="Picture">
+                  <wp:docPr id="1843432439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="587783023" name="Picture"/>
+                          <pic:cNvPr id="1843432439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="917583303" name="Picture">
+                  <wp:docPr id="1262104840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="917583303" name="Picture"/>
+                          <pic:cNvPr id="1262104840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1817544862" name="Picture">
+                  <wp:docPr id="1360524028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1817544862" name="Picture"/>
+                          <pic:cNvPr id="1360524028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="298080908" name="Picture">
+                  <wp:docPr id="799542494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="298080908" name="Picture"/>
+                          <pic:cNvPr id="799542494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="199186071" name="Picture">
+                  <wp:docPr id="130747782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="199186071" name="Picture"/>
+                          <pic:cNvPr id="130747782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="389004638" name="Picture">
+                  <wp:docPr id="781950419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="389004638" name="Picture"/>
+                          <pic:cNvPr id="781950419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1624702455" name="Picture">
+                        <wp:docPr id="189742661" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1624702455" name="Picture"/>
+                                <pic:cNvPr id="189742661" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1989352823" name="Picture">
+                  <wp:docPr id="1107931855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1989352823" name="Picture"/>
+                          <pic:cNvPr id="1107931855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="739545807" name="Picture">
+                  <wp:docPr id="1328124632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="739545807" name="Picture"/>
+                          <pic:cNvPr id="1328124632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2071657471" name="Picture">
+                  <wp:docPr id="1030103150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2071657471" name="Picture"/>
+                          <pic:cNvPr id="1030103150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2144273758" name="Picture">
+                  <wp:docPr id="1110782709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2144273758" name="Picture"/>
+                          <pic:cNvPr id="1110782709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1816825980" name="Picture">
+                  <wp:docPr id="1705095964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1816825980" name="Picture"/>
+                          <pic:cNvPr id="1705095964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1774302634" name="Picture">
+                  <wp:docPr id="1448649805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1774302634" name="Picture"/>
+                          <pic:cNvPr id="1448649805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1860465050" name="Picture">
+                        <wp:docPr id="320203480" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1860465050" name="Picture"/>
+                                <pic:cNvPr id="320203480" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="833912717" name="Picture">
+                        <wp:docPr id="1642792560" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="833912717" name="Picture"/>
+                                <pic:cNvPr id="1642792560" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24324,57 +24324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2081534080" name="Picture">
+                  <wp:docPr id="1570010047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2081534080" name="Picture"/>
+                          <pic:cNvPr id="1570010047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24413,57 +24413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="788945368" name="Picture">
+                  <wp:docPr id="1433117522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="788945368" name="Picture"/>
+                          <pic:cNvPr id="1433117522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25057,57 +25057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1015135598" name="Picture">
+                  <wp:docPr id="1768243171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1015135598" name="Picture"/>
+                          <pic:cNvPr id="1768243171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26055,57 +26055,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="45095680" name="Picture">
+                  <wp:docPr id="356927456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="45095680" name="Picture"/>
+                          <pic:cNvPr id="356927456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26158,57 +26158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1338661909" name="Picture">
+                  <wp:docPr id="824379313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1338661909" name="Picture"/>
+                          <pic:cNvPr id="824379313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27535,57 +27535,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1964609946" name="Picture">
+                  <wp:docPr id="1078679457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1964609946" name="Picture"/>
+                          <pic:cNvPr id="1078679457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28678,57 +28678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="594596879" name="Picture">
+                        <wp:docPr id="1479353263" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="594596879" name="Picture"/>
+                                <pic:cNvPr id="1479353263" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30039,57 +30039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="442242234" name="Picture">
+                  <wp:docPr id="1119981908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="442242234" name="Picture"/>
+                          <pic:cNvPr id="1119981908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30128,57 +30128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="6698664" name="Picture">
+                  <wp:docPr id="1296465892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="6698664" name="Picture"/>
+                          <pic:cNvPr id="1296465892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30772,57 +30772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="238066677" name="Picture">
+                  <wp:docPr id="1613621280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="238066677" name="Picture"/>
+                          <pic:cNvPr id="1613621280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31770,57 +31770,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1857334028" name="Picture">
+                  <wp:docPr id="1533696557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1857334028" name="Picture"/>
+                          <pic:cNvPr id="1533696557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31873,57 +31873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="757486045" name="Picture">
+                  <wp:docPr id="416867654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="757486045" name="Picture"/>
+                          <pic:cNvPr id="416867654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1135957490" name="Picture">
+                  <wp:docPr id="1313233225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1135957490" name="Picture"/>
+                          <pic:cNvPr id="1313233225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34393,57 +34393,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1823789504" name="Picture">
+                        <wp:docPr id="1882600679" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1823789504" name="Picture"/>
+                                <pic:cNvPr id="1882600679" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35614,57 +35614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="88544097" name="Picture">
+                  <wp:docPr id="205957049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="88544097" name="Picture"/>
+                          <pic:cNvPr id="205957049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35685,57 +35685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1265384037" name="Picture">
+                  <wp:docPr id="1180635860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1265384037" name="Picture"/>
+                          <pic:cNvPr id="1180635860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36099,57 +36099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1626747621" name="Picture">
+                  <wp:docPr id="1571649799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1626747621" name="Picture"/>
+                          <pic:cNvPr id="1571649799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>