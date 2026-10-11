--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2126450475" name="Picture">
+                  <wp:docPr id="597312512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2126450475" name="Picture"/>
+                          <pic:cNvPr id="597312512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1890436161" name="Picture">
+                  <wp:docPr id="374149035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1890436161" name="Picture"/>
+                          <pic:cNvPr id="374149035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1029286314" name="Picture">
+                        <wp:docPr id="1181094059" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1029286314" name="Picture"/>
+                                <pic:cNvPr id="1181094059" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1638742002" name="Picture">
+                  <wp:docPr id="132939933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1638742002" name="Picture"/>
+                          <pic:cNvPr id="132939933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2127862292" name="Picture">
+                  <wp:docPr id="1668722092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2127862292" name="Picture"/>
+                          <pic:cNvPr id="1668722092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="831090745" name="Picture">
+                  <wp:docPr id="1458081644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="831090745" name="Picture"/>
+                          <pic:cNvPr id="1458081644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1890773445" name="Picture">
+                  <wp:docPr id="1654063979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1890773445" name="Picture"/>
+                          <pic:cNvPr id="1654063979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1133833783" name="Picture">
+                  <wp:docPr id="723225062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1133833783" name="Picture"/>
+                          <pic:cNvPr id="723225062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1211826184" name="Picture">
+                        <wp:docPr id="1517884756" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1211826184" name="Picture"/>
+                                <pic:cNvPr id="1517884756" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1684640259" name="Picture">
+                        <wp:docPr id="2128163188" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1684640259" name="Picture"/>
+                                <pic:cNvPr id="2128163188" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1165249104" name="Picture">
+                        <wp:docPr id="1807809417" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1165249104" name="Picture"/>
+                                <pic:cNvPr id="1807809417" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1947839843" name="Picture">
+                        <wp:docPr id="214532590" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1947839843" name="Picture"/>
+                                <pic:cNvPr id="214532590" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="166228300" name="Picture">
+                        <wp:docPr id="1770779641" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="166228300" name="Picture"/>
+                                <pic:cNvPr id="1770779641" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="628160017" name="Picture">
+                        <wp:docPr id="484746440" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="628160017" name="Picture"/>
+                                <pic:cNvPr id="484746440" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="792531847" name="Picture">
+                        <wp:docPr id="1465399940" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="792531847" name="Picture"/>
+                                <pic:cNvPr id="1465399940" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1010527271" name="Picture">
+                        <wp:docPr id="142506409" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1010527271" name="Picture"/>
+                                <pic:cNvPr id="142506409" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="852900430" name="Picture">
+                        <wp:docPr id="1706569977" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="852900430" name="Picture"/>
+                                <pic:cNvPr id="1706569977" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1594604219" name="Picture">
+                        <wp:docPr id="1413070582" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1594604219" name="Picture"/>
+                                <pic:cNvPr id="1413070582" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1109524654" name="Picture">
+                        <wp:docPr id="680587955" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1109524654" name="Picture"/>
+                                <pic:cNvPr id="680587955" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1810796991" name="Picture">
+                        <wp:docPr id="1176233480" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1810796991" name="Picture"/>
+                                <pic:cNvPr id="1176233480" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1837665150" name="Picture">
+                        <wp:docPr id="1480567587" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1837665150" name="Picture"/>
+                                <pic:cNvPr id="1480567587" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="282976085" name="Picture">
+                        <wp:docPr id="1705027502" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="282976085" name="Picture"/>
+                                <pic:cNvPr id="1705027502" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2045826628" name="Picture">
+                        <wp:docPr id="1086195345" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2045826628" name="Picture"/>
+                                <pic:cNvPr id="1086195345" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="697879219" name="Picture">
+                  <wp:docPr id="768023937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="697879219" name="Picture"/>
+                          <pic:cNvPr id="768023937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="554055824" name="Picture">
+                  <wp:docPr id="661767894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="554055824" name="Picture"/>
+                          <pic:cNvPr id="661767894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="311204063" name="Picture">
+                  <wp:docPr id="2029909834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="311204063" name="Picture"/>
+                          <pic:cNvPr id="2029909834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1719891513" name="Picture">
+                  <wp:docPr id="1321900393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1719891513" name="Picture"/>
+                          <pic:cNvPr id="1321900393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="573982708" name="Picture">
+                  <wp:docPr id="436807863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="573982708" name="Picture"/>
+                          <pic:cNvPr id="436807863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1411482618" name="Picture">
+                  <wp:docPr id="724843432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1411482618" name="Picture"/>
+                          <pic:cNvPr id="724843432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1846740497" name="Picture">
+                        <wp:docPr id="456655455" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1846740497" name="Picture"/>
+                                <pic:cNvPr id="456655455" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="89850959" name="Picture">
+                  <wp:docPr id="229049983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="89850959" name="Picture"/>
+                          <pic:cNvPr id="229049983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1126154925" name="Picture">
+                  <wp:docPr id="1667442286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1126154925" name="Picture"/>
+                          <pic:cNvPr id="1667442286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="902461265" name="Picture">
+                  <wp:docPr id="949156519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="902461265" name="Picture"/>
+                          <pic:cNvPr id="949156519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="606208153" name="Picture">
+                  <wp:docPr id="605726593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="606208153" name="Picture"/>
+                          <pic:cNvPr id="605726593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="92801742" name="Picture">
+                  <wp:docPr id="765940836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="92801742" name="Picture"/>
+                          <pic:cNvPr id="765940836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1316633664" name="Picture">
+                  <wp:docPr id="2009474507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1316633664" name="Picture"/>
+                          <pic:cNvPr id="2009474507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="203067109" name="Picture">
+                        <wp:docPr id="1178772437" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="203067109" name="Picture"/>
+                                <pic:cNvPr id="1178772437" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="320678682" name="Picture">
+                  <wp:docPr id="15482539" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="320678682" name="Picture"/>
+                          <pic:cNvPr id="15482539" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="125824510" name="Picture">
+                  <wp:docPr id="1955901007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="125824510" name="Picture"/>
+                          <pic:cNvPr id="1955901007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="186219704" name="Picture">
+                  <wp:docPr id="1741858122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="186219704" name="Picture"/>
+                          <pic:cNvPr id="1741858122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="669625392" name="Picture">
+                  <wp:docPr id="762158603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="669625392" name="Picture"/>
+                          <pic:cNvPr id="762158603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="873772846" name="Picture">
+                  <wp:docPr id="1984545852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="873772846" name="Picture"/>
+                          <pic:cNvPr id="1984545852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1905408674" name="Picture">
+                  <wp:docPr id="2107156871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1905408674" name="Picture"/>
+                          <pic:cNvPr id="2107156871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1580191807" name="Picture">
+                        <wp:docPr id="327384295" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1580191807" name="Picture"/>
+                                <pic:cNvPr id="327384295" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1040754290" name="Picture">
+                  <wp:docPr id="728710017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1040754290" name="Picture"/>
+                          <pic:cNvPr id="728710017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="751299148" name="Picture">
+                  <wp:docPr id="703905114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="751299148" name="Picture"/>
+                          <pic:cNvPr id="703905114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2129412697" name="Picture">
+                  <wp:docPr id="241391447" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2129412697" name="Picture"/>
+                          <pic:cNvPr id="241391447" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1647365350" name="Picture">
+                  <wp:docPr id="837989198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1647365350" name="Picture"/>
+                          <pic:cNvPr id="837989198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1580508643" name="Picture">
+                  <wp:docPr id="1875932592" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1580508643" name="Picture"/>
+                          <pic:cNvPr id="1875932592" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="313949351" name="Picture">
+                  <wp:docPr id="257322071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="313949351" name="Picture"/>
+                          <pic:cNvPr id="257322071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="508064043" name="Picture">
+                        <wp:docPr id="1359253211" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="508064043" name="Picture"/>
+                                <pic:cNvPr id="1359253211" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1593948942" name="Picture">
+                  <wp:docPr id="1004482415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1593948942" name="Picture"/>
+                          <pic:cNvPr id="1004482415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="35477740" name="Picture">
+                  <wp:docPr id="1322781849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="35477740" name="Picture"/>
+                          <pic:cNvPr id="1322781849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1860413395" name="Picture">
+                  <wp:docPr id="1090096798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1860413395" name="Picture"/>
+                          <pic:cNvPr id="1090096798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="264168955" name="Picture">
+                  <wp:docPr id="1278851275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="264168955" name="Picture"/>
+                          <pic:cNvPr id="1278851275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2077181271" name="Picture">
+                  <wp:docPr id="111107231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2077181271" name="Picture"/>
+                          <pic:cNvPr id="111107231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1087830714" name="Picture">
+                  <wp:docPr id="1626427154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1087830714" name="Picture"/>
+                          <pic:cNvPr id="1626427154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="177916974" name="Picture">
+                  <wp:docPr id="247935872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="177916974" name="Picture"/>
+                          <pic:cNvPr id="247935872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1095743954" name="Picture">
+                  <wp:docPr id="1204402708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1095743954" name="Picture"/>
+                          <pic:cNvPr id="1204402708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1560106069" name="Picture">
+                  <wp:docPr id="2121608263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1560106069" name="Picture"/>
+                          <pic:cNvPr id="2121608263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>