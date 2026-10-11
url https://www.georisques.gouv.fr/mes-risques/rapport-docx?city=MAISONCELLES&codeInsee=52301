--- v1 (2026-10-11)
+++ v2 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="597312512" name="Picture">
+                  <wp:docPr id="1772882458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="597312512" name="Picture"/>
+                          <pic:cNvPr id="1772882458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="374149035" name="Picture">
+                  <wp:docPr id="268892762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="374149035" name="Picture"/>
+                          <pic:cNvPr id="268892762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1181094059" name="Picture">
+                        <wp:docPr id="1609219515" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1181094059" name="Picture"/>
+                                <pic:cNvPr id="1609219515" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="132939933" name="Picture">
+                  <wp:docPr id="11473984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="132939933" name="Picture"/>
+                          <pic:cNvPr id="11473984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1668722092" name="Picture">
+                  <wp:docPr id="1701473095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1668722092" name="Picture"/>
+                          <pic:cNvPr id="1701473095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1458081644" name="Picture">
+                  <wp:docPr id="1335098752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1458081644" name="Picture"/>
+                          <pic:cNvPr id="1335098752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1654063979" name="Picture">
+                  <wp:docPr id="677094809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1654063979" name="Picture"/>
+                          <pic:cNvPr id="677094809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="723225062" name="Picture">
+                  <wp:docPr id="1618926043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="723225062" name="Picture"/>
+                          <pic:cNvPr id="1618926043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1517884756" name="Picture">
+                        <wp:docPr id="1155833645" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1517884756" name="Picture"/>
+                                <pic:cNvPr id="1155833645" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2128163188" name="Picture">
+                        <wp:docPr id="767173575" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2128163188" name="Picture"/>
+                                <pic:cNvPr id="767173575" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1807809417" name="Picture">
+                        <wp:docPr id="704612580" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1807809417" name="Picture"/>
+                                <pic:cNvPr id="704612580" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="214532590" name="Picture">
+                        <wp:docPr id="2555439" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="214532590" name="Picture"/>
+                                <pic:cNvPr id="2555439" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1770779641" name="Picture">
+                        <wp:docPr id="793031258" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1770779641" name="Picture"/>
+                                <pic:cNvPr id="793031258" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="484746440" name="Picture">
+                        <wp:docPr id="703829614" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="484746440" name="Picture"/>
+                                <pic:cNvPr id="703829614" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1465399940" name="Picture">
+                        <wp:docPr id="979974765" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1465399940" name="Picture"/>
+                                <pic:cNvPr id="979974765" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="142506409" name="Picture">
+                        <wp:docPr id="1772320655" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="142506409" name="Picture"/>
+                                <pic:cNvPr id="1772320655" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1706569977" name="Picture">
+                        <wp:docPr id="933151775" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1706569977" name="Picture"/>
+                                <pic:cNvPr id="933151775" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1413070582" name="Picture">
+                        <wp:docPr id="2049917421" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1413070582" name="Picture"/>
+                                <pic:cNvPr id="2049917421" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="680587955" name="Picture">
+                        <wp:docPr id="1997068128" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="680587955" name="Picture"/>
+                                <pic:cNvPr id="1997068128" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1176233480" name="Picture">
+                        <wp:docPr id="1983853733" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1176233480" name="Picture"/>
+                                <pic:cNvPr id="1983853733" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1480567587" name="Picture">
+                        <wp:docPr id="934496354" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1480567587" name="Picture"/>
+                                <pic:cNvPr id="934496354" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1705027502" name="Picture">
+                        <wp:docPr id="1468014161" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1705027502" name="Picture"/>
+                                <pic:cNvPr id="1468014161" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1086195345" name="Picture">
+                        <wp:docPr id="1660033139" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1086195345" name="Picture"/>
+                                <pic:cNvPr id="1660033139" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="768023937" name="Picture">
+                  <wp:docPr id="803812446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="768023937" name="Picture"/>
+                          <pic:cNvPr id="803812446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="661767894" name="Picture">
+                  <wp:docPr id="500299639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="661767894" name="Picture"/>
+                          <pic:cNvPr id="500299639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2029909834" name="Picture">
+                  <wp:docPr id="317958628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2029909834" name="Picture"/>
+                          <pic:cNvPr id="317958628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1321900393" name="Picture">
+                  <wp:docPr id="1972904401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1321900393" name="Picture"/>
+                          <pic:cNvPr id="1972904401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="436807863" name="Picture">
+                  <wp:docPr id="1025947911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="436807863" name="Picture"/>
+                          <pic:cNvPr id="1025947911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="724843432" name="Picture">
+                  <wp:docPr id="74854004" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="724843432" name="Picture"/>
+                          <pic:cNvPr id="74854004" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="456655455" name="Picture">
+                        <wp:docPr id="1489660589" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="456655455" name="Picture"/>
+                                <pic:cNvPr id="1489660589" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="229049983" name="Picture">
+                  <wp:docPr id="1777002064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="229049983" name="Picture"/>
+                          <pic:cNvPr id="1777002064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1667442286" name="Picture">
+                  <wp:docPr id="1910843813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1667442286" name="Picture"/>
+                          <pic:cNvPr id="1910843813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="949156519" name="Picture">
+                  <wp:docPr id="2062658102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="949156519" name="Picture"/>
+                          <pic:cNvPr id="2062658102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="605726593" name="Picture">
+                  <wp:docPr id="723712548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="605726593" name="Picture"/>
+                          <pic:cNvPr id="723712548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="765940836" name="Picture">
+                  <wp:docPr id="685824213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="765940836" name="Picture"/>
+                          <pic:cNvPr id="685824213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2009474507" name="Picture">
+                  <wp:docPr id="497099253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2009474507" name="Picture"/>
+                          <pic:cNvPr id="497099253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1178772437" name="Picture">
+                        <wp:docPr id="1766354459" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1178772437" name="Picture"/>
+                                <pic:cNvPr id="1766354459" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="15482539" name="Picture">
+                  <wp:docPr id="2113029198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="15482539" name="Picture"/>
+                          <pic:cNvPr id="2113029198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1955901007" name="Picture">
+                  <wp:docPr id="744894074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1955901007" name="Picture"/>
+                          <pic:cNvPr id="744894074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1741858122" name="Picture">
+                  <wp:docPr id="961357854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1741858122" name="Picture"/>
+                          <pic:cNvPr id="961357854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="762158603" name="Picture">
+                  <wp:docPr id="1602768549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="762158603" name="Picture"/>
+                          <pic:cNvPr id="1602768549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1984545852" name="Picture">
+                  <wp:docPr id="528912688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1984545852" name="Picture"/>
+                          <pic:cNvPr id="528912688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2107156871" name="Picture">
+                  <wp:docPr id="608713744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2107156871" name="Picture"/>
+                          <pic:cNvPr id="608713744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="327384295" name="Picture">
+                        <wp:docPr id="382489403" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="327384295" name="Picture"/>
+                                <pic:cNvPr id="382489403" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="728710017" name="Picture">
+                  <wp:docPr id="1929467214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="728710017" name="Picture"/>
+                          <pic:cNvPr id="1929467214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="703905114" name="Picture">
+                  <wp:docPr id="490140784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="703905114" name="Picture"/>
+                          <pic:cNvPr id="490140784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="241391447" name="Picture">
+                  <wp:docPr id="540636593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="241391447" name="Picture"/>
+                          <pic:cNvPr id="540636593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="837989198" name="Picture">
+                  <wp:docPr id="2113656057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="837989198" name="Picture"/>
+                          <pic:cNvPr id="2113656057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1875932592" name="Picture">
+                  <wp:docPr id="296766348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1875932592" name="Picture"/>
+                          <pic:cNvPr id="296766348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="257322071" name="Picture">
+                  <wp:docPr id="699863076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="257322071" name="Picture"/>
+                          <pic:cNvPr id="699863076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1359253211" name="Picture">
+                        <wp:docPr id="1847684305" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1359253211" name="Picture"/>
+                                <pic:cNvPr id="1847684305" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1004482415" name="Picture">
+                  <wp:docPr id="1256448825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1004482415" name="Picture"/>
+                          <pic:cNvPr id="1256448825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1322781849" name="Picture">
+                  <wp:docPr id="801196368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1322781849" name="Picture"/>
+                          <pic:cNvPr id="801196368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1090096798" name="Picture">
+                  <wp:docPr id="1672715718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1090096798" name="Picture"/>
+                          <pic:cNvPr id="1672715718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1278851275" name="Picture">
+                  <wp:docPr id="209402825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1278851275" name="Picture"/>
+                          <pic:cNvPr id="209402825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="111107231" name="Picture">
+                  <wp:docPr id="306577958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="111107231" name="Picture"/>
+                          <pic:cNvPr id="306577958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1626427154" name="Picture">
+                  <wp:docPr id="1364573723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1626427154" name="Picture"/>
+                          <pic:cNvPr id="1364573723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="247935872" name="Picture">
+                  <wp:docPr id="906600473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="247935872" name="Picture"/>
+                          <pic:cNvPr id="906600473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1204402708" name="Picture">
+                  <wp:docPr id="1007868435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1204402708" name="Picture"/>
+                          <pic:cNvPr id="1007868435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2121608263" name="Picture">
+                  <wp:docPr id="70608370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2121608263" name="Picture"/>
+                          <pic:cNvPr id="70608370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>