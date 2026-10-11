--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1357308107" name="Picture">
+                  <wp:docPr id="757626818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1357308107" name="Picture"/>
+                          <pic:cNvPr id="757626818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="475842125" name="Picture">
+                  <wp:docPr id="1008087779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="475842125" name="Picture"/>
+                          <pic:cNvPr id="1008087779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="579914178" name="Picture">
+                        <wp:docPr id="516521828" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="579914178" name="Picture"/>
+                                <pic:cNvPr id="516521828" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="193908030" name="Picture">
+                  <wp:docPr id="628250325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="193908030" name="Picture"/>
+                          <pic:cNvPr id="628250325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="414344391" name="Picture">
+                  <wp:docPr id="1665344094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="414344391" name="Picture"/>
+                          <pic:cNvPr id="1665344094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1200750404" name="Picture">
+                  <wp:docPr id="1524165484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1200750404" name="Picture"/>
+                          <pic:cNvPr id="1524165484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1789340375" name="Picture">
+                  <wp:docPr id="2074598242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1789340375" name="Picture"/>
+                          <pic:cNvPr id="2074598242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="450819229" name="Picture">
+                  <wp:docPr id="176100379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="450819229" name="Picture"/>
+                          <pic:cNvPr id="176100379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="815182155" name="Picture">
+                        <wp:docPr id="908261582" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="815182155" name="Picture"/>
+                                <pic:cNvPr id="908261582" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="917963945" name="Picture">
+                        <wp:docPr id="2010808423" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="917963945" name="Picture"/>
+                                <pic:cNvPr id="2010808423" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="819426913" name="Picture">
+                        <wp:docPr id="461256680" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="819426913" name="Picture"/>
+                                <pic:cNvPr id="461256680" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="23218785" name="Picture">
+                        <wp:docPr id="395427365" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="23218785" name="Picture"/>
+                                <pic:cNvPr id="395427365" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1786349666" name="Picture">
+                        <wp:docPr id="1364304410" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1786349666" name="Picture"/>
+                                <pic:cNvPr id="1364304410" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2030295674" name="Picture">
+                        <wp:docPr id="1887938741" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2030295674" name="Picture"/>
+                                <pic:cNvPr id="1887938741" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1105920456" name="Picture">
+                        <wp:docPr id="679479808" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1105920456" name="Picture"/>
+                                <pic:cNvPr id="679479808" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1877673808" name="Picture">
+                        <wp:docPr id="71484118" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1877673808" name="Picture"/>
+                                <pic:cNvPr id="71484118" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1678481689" name="Picture">
+                        <wp:docPr id="851719927" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1678481689" name="Picture"/>
+                                <pic:cNvPr id="851719927" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="369468099" name="Picture">
+                        <wp:docPr id="2000346214" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="369468099" name="Picture"/>
+                                <pic:cNvPr id="2000346214" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="182535279" name="Picture">
+                        <wp:docPr id="1042492976" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="182535279" name="Picture"/>
+                                <pic:cNvPr id="1042492976" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1579513222" name="Picture">
+                        <wp:docPr id="1023151634" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1579513222" name="Picture"/>
+                                <pic:cNvPr id="1023151634" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="496467091" name="Picture">
+                        <wp:docPr id="686103353" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="496467091" name="Picture"/>
+                                <pic:cNvPr id="686103353" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1049221076" name="Picture">
+                        <wp:docPr id="1229494683" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1049221076" name="Picture"/>
+                                <pic:cNvPr id="1229494683" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1434719884" name="Picture">
+                        <wp:docPr id="929596467" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1434719884" name="Picture"/>
+                                <pic:cNvPr id="929596467" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1142780134" name="Picture">
+                  <wp:docPr id="941986966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1142780134" name="Picture"/>
+                          <pic:cNvPr id="941986966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1009614627" name="Picture">
+                  <wp:docPr id="1481880733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1009614627" name="Picture"/>
+                          <pic:cNvPr id="1481880733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1674003080" name="Picture">
+                  <wp:docPr id="125760897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1674003080" name="Picture"/>
+                          <pic:cNvPr id="125760897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1906161354" name="Picture">
+                  <wp:docPr id="190871020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1906161354" name="Picture"/>
+                          <pic:cNvPr id="190871020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1961291552" name="Picture">
+                  <wp:docPr id="464035160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1961291552" name="Picture"/>
+                          <pic:cNvPr id="464035160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="416778637" name="Picture">
+                  <wp:docPr id="2025764082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="416778637" name="Picture"/>
+                          <pic:cNvPr id="2025764082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1499868721" name="Picture">
+                        <wp:docPr id="730247852" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1499868721" name="Picture"/>
+                                <pic:cNvPr id="730247852" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="115974782" name="Picture">
+                  <wp:docPr id="127799045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="115974782" name="Picture"/>
+                          <pic:cNvPr id="127799045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2033842090" name="Picture">
+                  <wp:docPr id="234523550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2033842090" name="Picture"/>
+                          <pic:cNvPr id="234523550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="289818906" name="Picture">
+                  <wp:docPr id="326589279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="289818906" name="Picture"/>
+                          <pic:cNvPr id="326589279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1632099935" name="Picture">
+                  <wp:docPr id="1729421702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1632099935" name="Picture"/>
+                          <pic:cNvPr id="1729421702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="836516048" name="Picture">
+                  <wp:docPr id="1441994441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="836516048" name="Picture"/>
+                          <pic:cNvPr id="1441994441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1990498543" name="Picture">
+                  <wp:docPr id="1566503890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1990498543" name="Picture"/>
+                          <pic:cNvPr id="1566503890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="706378713" name="Picture">
+                        <wp:docPr id="1895338987" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="706378713" name="Picture"/>
+                                <pic:cNvPr id="1895338987" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2024537493" name="Picture">
+                  <wp:docPr id="1519533637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2024537493" name="Picture"/>
+                          <pic:cNvPr id="1519533637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2122586709" name="Picture">
+                  <wp:docPr id="1976963412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2122586709" name="Picture"/>
+                          <pic:cNvPr id="1976963412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="194432236" name="Picture">
+                  <wp:docPr id="2054966724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="194432236" name="Picture"/>
+                          <pic:cNvPr id="2054966724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="433878056" name="Picture">
+                  <wp:docPr id="1778154717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="433878056" name="Picture"/>
+                          <pic:cNvPr id="1778154717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1314816714" name="Picture">
+                  <wp:docPr id="53219521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1314816714" name="Picture"/>
+                          <pic:cNvPr id="53219521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="952614621" name="Picture">
+                  <wp:docPr id="137803678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="952614621" name="Picture"/>
+                          <pic:cNvPr id="137803678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1697157960" name="Picture">
+                        <wp:docPr id="694529084" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1697157960" name="Picture"/>
+                                <pic:cNvPr id="694529084" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1620899942" name="Picture">
+                  <wp:docPr id="349332681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1620899942" name="Picture"/>
+                          <pic:cNvPr id="349332681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1268520051" name="Picture">
+                  <wp:docPr id="127674126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1268520051" name="Picture"/>
+                          <pic:cNvPr id="127674126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="22396572" name="Picture">
+                  <wp:docPr id="1286587204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="22396572" name="Picture"/>
+                          <pic:cNvPr id="1286587204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="908986702" name="Picture">
+                  <wp:docPr id="798480687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="908986702" name="Picture"/>
+                          <pic:cNvPr id="798480687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="540931008" name="Picture">
+                  <wp:docPr id="183480993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="540931008" name="Picture"/>
+                          <pic:cNvPr id="183480993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1374195313" name="Picture">
+                  <wp:docPr id="748569061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1374195313" name="Picture"/>
+                          <pic:cNvPr id="748569061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1479000755" name="Picture">
+                        <wp:docPr id="187902928" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1479000755" name="Picture"/>
+                                <pic:cNvPr id="187902928" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1575156200" name="Picture">
+                  <wp:docPr id="407749244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1575156200" name="Picture"/>
+                          <pic:cNvPr id="407749244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1001818813" name="Picture">
+                  <wp:docPr id="179443470" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1001818813" name="Picture"/>
+                          <pic:cNvPr id="179443470" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1019102815" name="Picture">
+                  <wp:docPr id="963443040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1019102815" name="Picture"/>
+                          <pic:cNvPr id="963443040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1591975195" name="Picture">
+                  <wp:docPr id="2046210221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1591975195" name="Picture"/>
+                          <pic:cNvPr id="2046210221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1573911036" name="Picture">
+                  <wp:docPr id="1682055826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1573911036" name="Picture"/>
+                          <pic:cNvPr id="1682055826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="656924818" name="Picture">
+                  <wp:docPr id="659269176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="656924818" name="Picture"/>
+                          <pic:cNvPr id="659269176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="616086871" name="Picture">
+                  <wp:docPr id="1483688868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="616086871" name="Picture"/>
+                          <pic:cNvPr id="1483688868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1892460899" name="Picture">
+                  <wp:docPr id="1014736640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1892460899" name="Picture"/>
+                          <pic:cNvPr id="1014736640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1550428391" name="Picture">
+                  <wp:docPr id="2073643772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1550428391" name="Picture"/>
+                          <pic:cNvPr id="2073643772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>