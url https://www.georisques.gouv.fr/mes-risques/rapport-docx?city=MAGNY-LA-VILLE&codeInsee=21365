--- v0 (2026-08-18)
+++ v1 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2029811909" name="Picture">
+                  <wp:docPr id="116976872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2029811909" name="Picture"/>
+                          <pic:cNvPr id="116976872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1493561675" name="Picture">
+                  <wp:docPr id="187659513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1493561675" name="Picture"/>
+                          <pic:cNvPr id="187659513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="697883570" name="Picture">
+                        <wp:docPr id="965127969" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="697883570" name="Picture"/>
+                                <pic:cNvPr id="965127969" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2047772918" name="Picture">
+                  <wp:docPr id="1064271145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2047772918" name="Picture"/>
+                          <pic:cNvPr id="1064271145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="934385321" name="Picture">
+                  <wp:docPr id="2006882641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="934385321" name="Picture"/>
+                          <pic:cNvPr id="2006882641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="532833639" name="Picture">
+                  <wp:docPr id="2036465960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="532833639" name="Picture"/>
+                          <pic:cNvPr id="2036465960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="846820324" name="Picture">
+                  <wp:docPr id="785590892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="846820324" name="Picture"/>
+                          <pic:cNvPr id="785590892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1798777064" name="Picture">
+                  <wp:docPr id="605955154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1798777064" name="Picture"/>
+                          <pic:cNvPr id="605955154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1627466027" name="Picture">
+                        <wp:docPr id="2122670896" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1627466027" name="Picture"/>
+                                <pic:cNvPr id="2122670896" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="511744182" name="Picture">
+                        <wp:docPr id="412843926" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="511744182" name="Picture"/>
+                                <pic:cNvPr id="412843926" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1983563137" name="Picture">
+                        <wp:docPr id="13461584" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1983563137" name="Picture"/>
+                                <pic:cNvPr id="13461584" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="245507344" name="Picture">
+                        <wp:docPr id="270961744" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="245507344" name="Picture"/>
+                                <pic:cNvPr id="270961744" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1246047270" name="Picture">
+                        <wp:docPr id="230540011" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1246047270" name="Picture"/>
+                                <pic:cNvPr id="230540011" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="85023307" name="Picture">
+                        <wp:docPr id="94643666" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="85023307" name="Picture"/>
+                                <pic:cNvPr id="94643666" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1700315345" name="Picture">
+                        <wp:docPr id="115771280" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1700315345" name="Picture"/>
+                                <pic:cNvPr id="115771280" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="634278418" name="Picture">
+                        <wp:docPr id="1734297878" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="634278418" name="Picture"/>
+                                <pic:cNvPr id="1734297878" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2128939232" name="Picture">
+                        <wp:docPr id="5131392" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2128939232" name="Picture"/>
+                                <pic:cNvPr id="5131392" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1483277425" name="Picture">
+                        <wp:docPr id="153440691" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1483277425" name="Picture"/>
+                                <pic:cNvPr id="153440691" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1709585387" name="Picture">
+                        <wp:docPr id="2140973875" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1709585387" name="Picture"/>
+                                <pic:cNvPr id="2140973875" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1253256317" name="Picture">
+                        <wp:docPr id="443219576" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1253256317" name="Picture"/>
+                                <pic:cNvPr id="443219576" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11082,51 +11082,1660 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="8480"/>
+          <w:trHeight w:hRule="exact" w:val="560"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="11"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblLayout w:type="fixed"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="11100"/>
+              <w:gridCol w:w="11100"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="400"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="Style1"/>
+                    <w:ind/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                      <w:sz w:val="28"/>
+                      <w:b w:val="true"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">1 Risque technologique identifié : </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="140"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="800"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="E5E5E5"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="E5E5E5"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E5E5E5"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="E5E5E5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblLayout w:type="fixed"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="60"/>
+              <w:gridCol w:w="780"/>
+              <w:gridCol w:w="20"/>
+              <w:gridCol w:w="3860"/>
+              <w:gridCol w:w="2520"/>
+              <w:gridCol w:w="300"/>
+              <w:gridCol w:w="20"/>
+              <w:gridCol w:w="60"/>
+              <w:gridCol w:w="1980"/>
+              <w:gridCol w:w="340"/>
+              <w:gridCol w:w="60"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="20"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="80"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="restart"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="Style1"/>
+                    <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="495300" cy="495300"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="2067958219" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="2067958219" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_11_1.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="2564" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="495300" cy="495300"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="40"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="restart"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="Style1"/>
+                    <w:ind/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                      <w:sz w:val="16"/>
+                      <w:b w:val="true"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">sur ma commune :</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="280"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="restart"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="Style1"/>
+                    <w:ind/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                      <w:sz w:val="22"/>
+                      <w:b w:val="true"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">POLLUTION DES SOLS</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="restart"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="Style1"/>
+                    <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="190500" cy="190500"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="361784883" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="361784883" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_11_3.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="190500" cy="190500"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="20"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="40"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="180"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:gridSpan w:val="3"/>
+                  <w:vMerge w:val="restart"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="Style1"/>
+                    <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="1511300" cy="165100"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="1962139333" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="1962139333" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_11_2.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="57983" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="1511300" cy="165100"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="80"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:gridSpan w:val="3"/>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="60"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="6580"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -11662,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="192788644" name="Picture">
+                  <wp:docPr id="2061599692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="192788644" name="Picture"/>
+                          <pic:cNvPr id="2061599692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1384719088" name="Picture">
+                  <wp:docPr id="404434383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1384719088" name="Picture"/>
+                          <pic:cNvPr id="404434383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2112724629" name="Picture">
+                  <wp:docPr id="182335104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2112724629" name="Picture"/>
+                          <pic:cNvPr id="182335104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1158062272" name="Picture">
+                  <wp:docPr id="1582135279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1158062272" name="Picture"/>
+                          <pic:cNvPr id="1582135279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1865874560" name="Picture">
+                  <wp:docPr id="1283104966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1865874560" name="Picture"/>
+                          <pic:cNvPr id="1283104966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="223553723" name="Picture">
+                  <wp:docPr id="1632803182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="223553723" name="Picture"/>
+                          <pic:cNvPr id="1632803182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2055395211" name="Picture">
+                        <wp:docPr id="495041095" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2055395211" name="Picture"/>
+                                <pic:cNvPr id="495041095" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2045501998" name="Picture">
+                  <wp:docPr id="198760815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2045501998" name="Picture"/>
+                          <pic:cNvPr id="198760815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="140341819" name="Picture">
+                  <wp:docPr id="965974663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="140341819" name="Picture"/>
+                          <pic:cNvPr id="965974663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1687147060" name="Picture">
+                  <wp:docPr id="693128304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1687147060" name="Picture"/>
+                          <pic:cNvPr id="693128304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1938398578" name="Picture">
+                  <wp:docPr id="1745689632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1938398578" name="Picture"/>
+                          <pic:cNvPr id="1745689632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="613706142" name="Picture">
+                  <wp:docPr id="1756422244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="613706142" name="Picture"/>
+                          <pic:cNvPr id="1756422244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2041282837" name="Picture">
+                  <wp:docPr id="457972198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2041282837" name="Picture"/>
+                          <pic:cNvPr id="457972198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1970698056" name="Picture">
+                        <wp:docPr id="1470221332" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1970698056" name="Picture"/>
+                                <pic:cNvPr id="1470221332" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1357968346" name="Picture">
+                  <wp:docPr id="752446511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1357968346" name="Picture"/>
+                          <pic:cNvPr id="752446511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1813527307" name="Picture">
+                  <wp:docPr id="698562473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1813527307" name="Picture"/>
+                          <pic:cNvPr id="698562473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1661703608" name="Picture">
+                  <wp:docPr id="221408587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1661703608" name="Picture"/>
+                          <pic:cNvPr id="221408587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1316402218" name="Picture">
+                  <wp:docPr id="532226521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1316402218" name="Picture"/>
+                          <pic:cNvPr id="532226521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="227249901" name="Picture">
+                  <wp:docPr id="711893274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="227249901" name="Picture"/>
+                          <pic:cNvPr id="711893274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="110107818" name="Picture">
+                  <wp:docPr id="21868375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="110107818" name="Picture"/>
+                          <pic:cNvPr id="21868375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="922895300" name="Picture">
+                        <wp:docPr id="2024729210" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="922895300" name="Picture"/>
+                                <pic:cNvPr id="2024729210" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="829516994" name="Picture">
+                  <wp:docPr id="343266607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="829516994" name="Picture"/>
+                          <pic:cNvPr id="343266607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="247527953" name="Picture">
+                  <wp:docPr id="1866130356" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="247527953" name="Picture"/>
+                          <pic:cNvPr id="1866130356" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="970712272" name="Picture">
+                  <wp:docPr id="1870328688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="970712272" name="Picture"/>
+                          <pic:cNvPr id="1870328688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1095068435" name="Picture">
+                  <wp:docPr id="2077211120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1095068435" name="Picture"/>
+                          <pic:cNvPr id="2077211120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="582159624" name="Picture">
+                  <wp:docPr id="661954098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="582159624" name="Picture"/>
+                          <pic:cNvPr id="661954098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="215257457" name="Picture">
+                  <wp:docPr id="1661559880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="215257457" name="Picture"/>
+                          <pic:cNvPr id="1661559880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1057509222" name="Picture">
+                        <wp:docPr id="1168881221" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1057509222" name="Picture"/>
+                                <pic:cNvPr id="1168881221" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34450,59 +36059,71 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
-        <w:gridCol w:w="400"/>
+        <w:gridCol w:w="20"/>
+        <w:gridCol w:w="280"/>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="40"/>
         <w:gridCol w:w="1600"/>
-        <w:gridCol w:w="2800"/>
-        <w:gridCol w:w="2180"/>
+        <w:gridCol w:w="680"/>
+        <w:gridCol w:w="20"/>
+        <w:gridCol w:w="2100"/>
+        <w:gridCol w:w="1000"/>
+        <w:gridCol w:w="180"/>
+        <w:gridCol w:w="200"/>
+        <w:gridCol w:w="800"/>
         <w:gridCol w:w="220"/>
         <w:gridCol w:w="980"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="320"/>
-        <w:gridCol w:w="2580"/>
+        <w:gridCol w:w="1780"/>
+        <w:gridCol w:w="760"/>
+        <w:gridCol w:w="20"/>
+        <w:gridCol w:w="20"/>
+        <w:gridCol w:w="20"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
               <w:pageBreakBefore/>
             </w:pPr>
             <w:bookmarkStart w:id="7" w:name="JR_PAGE_ANCHOR_0_7"/>
             <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
@@ -34567,181 +36188,334 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="80"/>
         </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="402595567" name="Picture">
+                  <wp:docPr id="718864887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="402595567" name="Picture"/>
+                          <pic:cNvPr id="718864887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="2"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="157412040" name="Picture">
+                  <wp:docPr id="853050231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="157412040" name="Picture"/>
+                          <pic:cNvPr id="853050231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34767,189 +36541,307 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="680"/>
         </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="2"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000091"/>
                 <w:sz w:val="16"/>
                 <w:b w:val="true"/>
               </w:rPr>
               <w:t xml:space="preserve">21140 Magny-la-Ville</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="40"/>
         </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
@@ -34997,165 +36889,265 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="540"/>
         </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="2"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1274464451" name="Picture">
+                  <wp:docPr id="450162913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1274464451" name="Picture"/>
+                          <pic:cNvPr id="450162913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35165,328 +37157,2527 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="40"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="80"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="20"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000091"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="180"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="20"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="38"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Risque de pollution des sols sur Magny-la-ville</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="100"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Risque sur la commune</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="3098800" cy="2070100"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="435441992" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="435441992" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_6_13.jpg"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="409" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3098800" cy="2070100"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="190500" cy="190500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1259124248" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1259124248" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_6_7.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="190500" cy="190500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="260"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="80"/>
+          <w:trHeight w:hRule="atLeast" w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-     </w:tcPr>
-[...44 lines deleted...]
-     </w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="20"/>
+          <w:trHeight w:hRule="atLeast" w:val="100"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="9"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="13680"/>
+          <w:trHeight w:hRule="exact" w:val="700"/>
         </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un site pollué est un site qui, du fait d'anciens dépôts de déchets ou d'infiltration de substances polluantes, présente une pollution susceptible de provoquer une nuisance ou un risque pérenne pour les personnes ou l'environnement.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="200"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les types de Pollution des sols sur ma commune</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="860"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="9"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblLayout w:type="fixed"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="60"/>
+              <w:gridCol w:w="60"/>
+              <w:gridCol w:w="200"/>
+              <w:gridCol w:w="5480"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="80"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="restart"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="Style1"/>
+                    <w:ind/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                      <w:sz w:val="14"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">1 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:br/>
+                    <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="60"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="1040"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="100"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="9"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
@@ -35547,50 +39738,955 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="220"/>
         </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="9"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="8"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="3111500" cy="787400"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1463135143" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1463135143" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_6_12.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="27419"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3111500" cy="787400"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="1020"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="8"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="900"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="200"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="17"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblLayout w:type="fixed"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="10300"/>
+              <w:gridCol w:w="10300"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="200"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="Style1"/>
+                    <w:ind/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                      <w:sz w:val="14"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Liste des anciens sites industriels ou activités de service recensés dans un rayon de 500m en annexe 1.</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="7200"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="220"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
@@ -35622,78 +40718,2404 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
               <w:jc w:val="right"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1"/>
+        <w:gridCol w:w="400"/>
+        <w:gridCol w:w="1600"/>
+        <w:gridCol w:w="400"/>
+        <w:gridCol w:w="2400"/>
+        <w:gridCol w:w="480"/>
+        <w:gridCol w:w="1600"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="220"/>
+        <w:gridCol w:w="980"/>
+        <w:gridCol w:w="20"/>
+        <w:gridCol w:w="320"/>
+        <w:gridCol w:w="1240"/>
+        <w:gridCol w:w="640"/>
+        <w:gridCol w:w="400"/>
+        <w:gridCol w:w="300"/>
+        <w:gridCol w:w="1"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+              <w:pageBreakBefore/>
+            </w:pPr>
+            <w:bookmarkStart w:id="8" w:name="JR_PAGE_ANCHOR_0_8"/>
+            <w:bookmarkEnd w:id="8"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="80"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1016000" cy="876300"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="399859324" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="399859324" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_0_0.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="5000" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1016000" cy="876300"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1524000" cy="508000"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="397241489" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="397241489" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_1_2.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="40000"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1524000" cy="508000"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="680"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="40" w:type="dxa"/>
+              <w:left w:w="40" w:type="dxa"/>
+              <w:bottom w:w="40" w:type="dxa"/>
+              <w:right w:w="40" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000091"/>
+                <w:sz w:val="16"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21140 Magny-la-Ville</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="40"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="40" w:type="dxa"/>
+              <w:left w:w="40" w:type="dxa"/>
+              <w:bottom w:w="40" w:type="dxa"/>
+              <w:right w:w="40" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="540"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1524000" cy="368300"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="2055626069" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="2055626069" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_1_4.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="24137"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1524000" cy="368300"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="40" w:type="dxa"/>
+              <w:left w:w="40" w:type="dxa"/>
+              <w:bottom w:w="40" w:type="dxa"/>
+              <w:right w:w="40" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="40"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="80"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="15"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000091"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="480"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="1060"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="13"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="38"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annexe 1 : Liste des anciens sites industriels ou activités de service recensés dans un rayon de 500m</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="40"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="11"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 anciens sites industriels ou activités de service à moins de 500m</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEEEEE"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="16" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identifiant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEEEEE"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="16" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nom établissement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEEEEE"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="16" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEEEEE"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="16" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Activité principale</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3798565" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3798565</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="10860"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="220"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:ind/>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:bookmarkStart w:id="9" w:name="JR_PAGE_ANCHOR_0_9"/>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="header1"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="400" w:right="400" w:bottom="40" w:left="400" w:header="0" w:footer="0" w:gutter="0"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
  </w:fonts>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
@@ -35859,94 +43281,124 @@
       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Table 1_CH">
     <w:name w:val="Table 1_CH"/>
     <w:qFormat/>
     <w:basedOn w:val="Style1"/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Table 1_TD">
     <w:name w:val="Table 1_TD"/>
     <w:qFormat/>
     <w:basedOn w:val="Style1"/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="rowBase">
+    <w:name w:val="rowBase"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="rowBase|01">
+    <w:name w:val="rowBase|01"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
  <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
  <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
  <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>
  <Relationship Id="img_0_1_9_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_1.png"/>
  <Relationship Id="img_0_1_9_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_3.png"/>
  <Relationship Id="img_0_1_9_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_2.png"/>
+ <Relationship Id="img_0_1_11_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_1.png"/>
+ <Relationship Id="img_0_1_11_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_3.png"/>
+ <Relationship Id="img_0_1_11_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_2.png"/>
  <Relationship Id="img_0_2_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_14.jpg"/>
  <Relationship Id="img_0_2_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_7.png"/>
  <Relationship Id="img_0_2_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_13.png"/>
  <Relationship Id="img_0_2_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_12_2.png"/>
  <Relationship Id="img_0_3_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_14.jpg"/>
  <Relationship Id="img_0_3_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_7.png"/>
  <Relationship Id="img_0_3_13.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_13.jpg"/>
  <Relationship Id="img_0_3_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_12_2.png"/>
  <Relationship Id="img_0_4_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_14.jpg"/>
  <Relationship Id="img_0_4_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_7.png"/>
  <Relationship Id="img_0_4_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_13.png"/>
  <Relationship Id="img_0_4_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_12_2.png"/>
  <Relationship Id="img_0_5_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_14.jpg"/>
  <Relationship Id="img_0_5_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_7.png"/>
  <Relationship Id="img_0_5_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_13.png"/>
  <Relationship Id="img_0_5_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_12_2.png"/>
+ <Relationship Id="img_0_6_13.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_13.jpg"/>
+ <Relationship Id="img_0_6_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_7.png"/>
+ <Relationship Id="img_0_6_12.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_12.png"/>
 </Relationships>
 
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>JasperReports Library version 6.21.3-4a3078d20785ebe464f18037d738d12fc98c13cf</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
 </coreProperties>