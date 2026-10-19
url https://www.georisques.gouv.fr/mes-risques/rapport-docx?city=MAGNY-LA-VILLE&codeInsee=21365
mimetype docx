--- v1 (2026-10-18)
+++ v2 (2026-10-19)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="116976872" name="Picture">
+                  <wp:docPr id="855618348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="116976872" name="Picture"/>
+                          <pic:cNvPr id="855618348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="187659513" name="Picture">
+                  <wp:docPr id="1672226486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="187659513" name="Picture"/>
+                          <pic:cNvPr id="1672226486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="965127969" name="Picture">
+                        <wp:docPr id="1699636083" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="965127969" name="Picture"/>
+                                <pic:cNvPr id="1699636083" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1064271145" name="Picture">
+                  <wp:docPr id="344138199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1064271145" name="Picture"/>
+                          <pic:cNvPr id="344138199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2006882641" name="Picture">
+                  <wp:docPr id="1206789086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2006882641" name="Picture"/>
+                          <pic:cNvPr id="1206789086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2036465960" name="Picture">
+                  <wp:docPr id="2031656941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2036465960" name="Picture"/>
+                          <pic:cNvPr id="2031656941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="785590892" name="Picture">
+                  <wp:docPr id="300572532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="785590892" name="Picture"/>
+                          <pic:cNvPr id="300572532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="605955154" name="Picture">
+                  <wp:docPr id="1095847000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="605955154" name="Picture"/>
+                          <pic:cNvPr id="1095847000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2122670896" name="Picture">
+                        <wp:docPr id="1728651474" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2122670896" name="Picture"/>
+                                <pic:cNvPr id="1728651474" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="412843926" name="Picture">
+                        <wp:docPr id="1895085737" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="412843926" name="Picture"/>
+                                <pic:cNvPr id="1895085737" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="13461584" name="Picture">
+                        <wp:docPr id="891094948" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="13461584" name="Picture"/>
+                                <pic:cNvPr id="891094948" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="270961744" name="Picture">
+                        <wp:docPr id="1831477761" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="270961744" name="Picture"/>
+                                <pic:cNvPr id="1831477761" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="230540011" name="Picture">
+                        <wp:docPr id="739599334" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="230540011" name="Picture"/>
+                                <pic:cNvPr id="739599334" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="94643666" name="Picture">
+                        <wp:docPr id="197482875" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="94643666" name="Picture"/>
+                                <pic:cNvPr id="197482875" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="115771280" name="Picture">
+                        <wp:docPr id="2106004042" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="115771280" name="Picture"/>
+                                <pic:cNvPr id="2106004042" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1734297878" name="Picture">
+                        <wp:docPr id="44706231" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1734297878" name="Picture"/>
+                                <pic:cNvPr id="44706231" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="5131392" name="Picture">
+                        <wp:docPr id="1082718099" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="5131392" name="Picture"/>
+                                <pic:cNvPr id="1082718099" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="153440691" name="Picture">
+                        <wp:docPr id="177660432" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="153440691" name="Picture"/>
+                                <pic:cNvPr id="177660432" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2140973875" name="Picture">
+                        <wp:docPr id="1349262292" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2140973875" name="Picture"/>
+                                <pic:cNvPr id="1349262292" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="443219576" name="Picture">
+                        <wp:docPr id="752696091" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="443219576" name="Picture"/>
+                                <pic:cNvPr id="752696091" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2067958219" name="Picture">
+                        <wp:docPr id="957354659" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2067958219" name="Picture"/>
+                                <pic:cNvPr id="957354659" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="361784883" name="Picture">
+                        <wp:docPr id="1825361768" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="361784883" name="Picture"/>
+                                <pic:cNvPr id="1825361768" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1962139333" name="Picture">
+                        <wp:docPr id="423114468" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1962139333" name="Picture"/>
+                                <pic:cNvPr id="423114468" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2061599692" name="Picture">
+                  <wp:docPr id="822929640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2061599692" name="Picture"/>
+                          <pic:cNvPr id="822929640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="404434383" name="Picture">
+                  <wp:docPr id="142720757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="404434383" name="Picture"/>
+                          <pic:cNvPr id="142720757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="182335104" name="Picture">
+                  <wp:docPr id="907857126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="182335104" name="Picture"/>
+                          <pic:cNvPr id="907857126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1582135279" name="Picture">
+                  <wp:docPr id="1318261398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1582135279" name="Picture"/>
+                          <pic:cNvPr id="1318261398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1283104966" name="Picture">
+                  <wp:docPr id="1655612143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1283104966" name="Picture"/>
+                          <pic:cNvPr id="1655612143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1632803182" name="Picture">
+                  <wp:docPr id="1721095703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1632803182" name="Picture"/>
+                          <pic:cNvPr id="1721095703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="495041095" name="Picture">
+                        <wp:docPr id="143643523" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="495041095" name="Picture"/>
+                                <pic:cNvPr id="143643523" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="198760815" name="Picture">
+                  <wp:docPr id="720180576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="198760815" name="Picture"/>
+                          <pic:cNvPr id="720180576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="965974663" name="Picture">
+                  <wp:docPr id="2015362031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="965974663" name="Picture"/>
+                          <pic:cNvPr id="2015362031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="693128304" name="Picture">
+                  <wp:docPr id="251280548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="693128304" name="Picture"/>
+                          <pic:cNvPr id="251280548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1745689632" name="Picture">
+                  <wp:docPr id="1401634839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1745689632" name="Picture"/>
+                          <pic:cNvPr id="1401634839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1756422244" name="Picture">
+                  <wp:docPr id="1433589577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1756422244" name="Picture"/>
+                          <pic:cNvPr id="1433589577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="457972198" name="Picture">
+                  <wp:docPr id="374913992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="457972198" name="Picture"/>
+                          <pic:cNvPr id="374913992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1470221332" name="Picture">
+                        <wp:docPr id="2093007378" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1470221332" name="Picture"/>
+                                <pic:cNvPr id="2093007378" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="752446511" name="Picture">
+                  <wp:docPr id="789950649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="752446511" name="Picture"/>
+                          <pic:cNvPr id="789950649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="698562473" name="Picture">
+                  <wp:docPr id="1794041041" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="698562473" name="Picture"/>
+                          <pic:cNvPr id="1794041041" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="221408587" name="Picture">
+                  <wp:docPr id="1005758525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="221408587" name="Picture"/>
+                          <pic:cNvPr id="1005758525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="532226521" name="Picture">
+                  <wp:docPr id="1890751157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="532226521" name="Picture"/>
+                          <pic:cNvPr id="1890751157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="711893274" name="Picture">
+                  <wp:docPr id="614201567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="711893274" name="Picture"/>
+                          <pic:cNvPr id="614201567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="21868375" name="Picture">
+                  <wp:docPr id="2110682998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="21868375" name="Picture"/>
+                          <pic:cNvPr id="2110682998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2024729210" name="Picture">
+                        <wp:docPr id="2009975250" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2024729210" name="Picture"/>
+                                <pic:cNvPr id="2009975250" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="343266607" name="Picture">
+                  <wp:docPr id="2042000794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="343266607" name="Picture"/>
+                          <pic:cNvPr id="2042000794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1866130356" name="Picture">
+                  <wp:docPr id="1043406617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1866130356" name="Picture"/>
+                          <pic:cNvPr id="1043406617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1870328688" name="Picture">
+                  <wp:docPr id="1997952026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1870328688" name="Picture"/>
+                          <pic:cNvPr id="1997952026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2077211120" name="Picture">
+                  <wp:docPr id="1574274435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2077211120" name="Picture"/>
+                          <pic:cNvPr id="1574274435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="661954098" name="Picture">
+                  <wp:docPr id="1156683833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="661954098" name="Picture"/>
+                          <pic:cNvPr id="1156683833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1661559880" name="Picture">
+                  <wp:docPr id="1318921800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1661559880" name="Picture"/>
+                          <pic:cNvPr id="1318921800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1168881221" name="Picture">
+                        <wp:docPr id="1617527586" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1168881221" name="Picture"/>
+                                <pic:cNvPr id="1617527586" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="718864887" name="Picture">
+                  <wp:docPr id="244076534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="718864887" name="Picture"/>
+                          <pic:cNvPr id="244076534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="853050231" name="Picture">
+                  <wp:docPr id="575716758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="853050231" name="Picture"/>
+                          <pic:cNvPr id="575716758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="450162913" name="Picture">
+                  <wp:docPr id="1875687043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="450162913" name="Picture"/>
+                          <pic:cNvPr id="1875687043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="435441992" name="Picture">
+                  <wp:docPr id="1418867923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="435441992" name="Picture"/>
+                          <pic:cNvPr id="1418867923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1259124248" name="Picture">
+                  <wp:docPr id="1897613333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1259124248" name="Picture"/>
+                          <pic:cNvPr id="1897613333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1463135143" name="Picture">
+                  <wp:docPr id="1476494173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1463135143" name="Picture"/>
+                          <pic:cNvPr id="1476494173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="399859324" name="Picture">
+                  <wp:docPr id="96024729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="399859324" name="Picture"/>
+                          <pic:cNvPr id="96024729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="397241489" name="Picture">
+                  <wp:docPr id="1302896878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="397241489" name="Picture"/>
+                          <pic:cNvPr id="1302896878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2055626069" name="Picture">
+                  <wp:docPr id="715059623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2055626069" name="Picture"/>
+                          <pic:cNvPr id="715059623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>