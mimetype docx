--- v0 (2026-07-26)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="435492431" name="Picture">
+                  <wp:docPr id="1117846936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="435492431" name="Picture"/>
+                          <pic:cNvPr id="1117846936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1592738464" name="Picture">
+                  <wp:docPr id="980800508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1592738464" name="Picture"/>
+                          <pic:cNvPr id="980800508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="862432188" name="Picture">
+                        <wp:docPr id="1875860894" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="862432188" name="Picture"/>
+                                <pic:cNvPr id="1875860894" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1458740502" name="Picture">
+                  <wp:docPr id="267213791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1458740502" name="Picture"/>
+                          <pic:cNvPr id="267213791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="397463957" name="Picture">
+                  <wp:docPr id="657986136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="397463957" name="Picture"/>
+                          <pic:cNvPr id="657986136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1007680637" name="Picture">
+                  <wp:docPr id="1085782845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1007680637" name="Picture"/>
+                          <pic:cNvPr id="1085782845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="538162557" name="Picture">
+                  <wp:docPr id="314844054" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="538162557" name="Picture"/>
+                          <pic:cNvPr id="314844054" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="719862502" name="Picture">
+                  <wp:docPr id="518019293" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="719862502" name="Picture"/>
+                          <pic:cNvPr id="518019293" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1748810699" name="Picture">
+                        <wp:docPr id="1912312763" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1748810699" name="Picture"/>
+                                <pic:cNvPr id="1912312763" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="618226094" name="Picture">
+                        <wp:docPr id="1132271764" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="618226094" name="Picture"/>
+                                <pic:cNvPr id="1132271764" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="474393756" name="Picture">
+                        <wp:docPr id="1988049534" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="474393756" name="Picture"/>
+                                <pic:cNvPr id="1988049534" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1639290895" name="Picture">
+                        <wp:docPr id="605415146" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1639290895" name="Picture"/>
+                                <pic:cNvPr id="605415146" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="921384549" name="Picture">
+                        <wp:docPr id="2103913913" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="921384549" name="Picture"/>
+                                <pic:cNvPr id="2103913913" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1667759440" name="Picture">
+                        <wp:docPr id="1793994919" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1667759440" name="Picture"/>
+                                <pic:cNvPr id="1793994919" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="19562617" name="Picture">
+                        <wp:docPr id="1251507402" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="19562617" name="Picture"/>
+                                <pic:cNvPr id="1251507402" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1154692456" name="Picture">
+                        <wp:docPr id="777246937" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1154692456" name="Picture"/>
+                                <pic:cNvPr id="777246937" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="128518717" name="Picture">
+                        <wp:docPr id="1637117616" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="128518717" name="Picture"/>
+                                <pic:cNvPr id="1637117616" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="739349503" name="Picture">
+                        <wp:docPr id="57687839" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="739349503" name="Picture"/>
+                                <pic:cNvPr id="57687839" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="483211651" name="Picture">
+                        <wp:docPr id="33325639" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="483211651" name="Picture"/>
+                                <pic:cNvPr id="33325639" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1109206163" name="Picture">
+                        <wp:docPr id="1957865907" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1109206163" name="Picture"/>
+                                <pic:cNvPr id="1957865907" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1187582303" name="Picture">
+                        <wp:docPr id="434863526" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1187582303" name="Picture"/>
+                                <pic:cNvPr id="434863526" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="572477021" name="Picture">
+                        <wp:docPr id="1002091400" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="572477021" name="Picture"/>
+                                <pic:cNvPr id="1002091400" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2142141055" name="Picture">
+                        <wp:docPr id="1867411686" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2142141055" name="Picture"/>
+                                <pic:cNvPr id="1867411686" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="883406103" name="Picture">
+                  <wp:docPr id="1090645475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="883406103" name="Picture"/>
+                          <pic:cNvPr id="1090645475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1415775463" name="Picture">
+                  <wp:docPr id="479313554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1415775463" name="Picture"/>
+                          <pic:cNvPr id="479313554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2014380579" name="Picture">
+                  <wp:docPr id="712868238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2014380579" name="Picture"/>
+                          <pic:cNvPr id="712868238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1165816355" name="Picture">
+                  <wp:docPr id="288366644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1165816355" name="Picture"/>
+                          <pic:cNvPr id="288366644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1708884985" name="Picture">
+                  <wp:docPr id="713117099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1708884985" name="Picture"/>
+                          <pic:cNvPr id="713117099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1164497545" name="Picture">
+                  <wp:docPr id="1857367851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1164497545" name="Picture"/>
+                          <pic:cNvPr id="1857367851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="231496171" name="Picture">
+                        <wp:docPr id="386452498" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="231496171" name="Picture"/>
+                                <pic:cNvPr id="386452498" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="182947763" name="Picture">
+                        <wp:docPr id="641186874" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="182947763" name="Picture"/>
+                                <pic:cNvPr id="641186874" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20352,57 +20352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="155268616" name="Picture">
+                  <wp:docPr id="1778336229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="155268616" name="Picture"/>
+                          <pic:cNvPr id="1778336229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20441,57 +20441,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="547389006" name="Picture">
+                  <wp:docPr id="962216107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="547389006" name="Picture"/>
+                          <pic:cNvPr id="962216107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21085,57 +21085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="369944574" name="Picture">
+                  <wp:docPr id="571993558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="369944574" name="Picture"/>
+                          <pic:cNvPr id="571993558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22083,57 +22083,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="24553179" name="Picture">
+                  <wp:docPr id="1239469354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="24553179" name="Picture"/>
+                          <pic:cNvPr id="1239469354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22186,57 +22186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1286078468" name="Picture">
+                  <wp:docPr id="1510096163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1286078468" name="Picture"/>
+                          <pic:cNvPr id="1510096163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23567,57 +23567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1631085696" name="Picture">
+                  <wp:docPr id="372686519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1631085696" name="Picture"/>
+                          <pic:cNvPr id="372686519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24710,57 +24710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="947374835" name="Picture">
+                        <wp:docPr id="1446048731" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="947374835" name="Picture"/>
+                                <pic:cNvPr id="1446048731" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26099,57 +26099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="449422617" name="Picture">
+                  <wp:docPr id="1976581292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="449422617" name="Picture"/>
+                          <pic:cNvPr id="1976581292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26188,57 +26188,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1116047486" name="Picture">
+                  <wp:docPr id="1413498741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1116047486" name="Picture"/>
+                          <pic:cNvPr id="1413498741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26832,57 +26832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="949577567" name="Picture">
+                  <wp:docPr id="1848050117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="949577567" name="Picture"/>
+                          <pic:cNvPr id="1848050117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27830,57 +27830,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="840915540" name="Picture">
+                  <wp:docPr id="807892688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="840915540" name="Picture"/>
+                          <pic:cNvPr id="807892688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27933,57 +27933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1698323143" name="Picture">
+                  <wp:docPr id="449724507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1698323143" name="Picture"/>
+                          <pic:cNvPr id="449724507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29310,57 +29310,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1203643290" name="Picture">
+                  <wp:docPr id="2145907375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1203643290" name="Picture"/>
+                          <pic:cNvPr id="2145907375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30453,57 +30453,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="693364546" name="Picture">
+                        <wp:docPr id="432790512" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="693364546" name="Picture"/>
+                                <pic:cNvPr id="432790512" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31814,57 +31814,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="524788481" name="Picture">
+                  <wp:docPr id="1501114604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="524788481" name="Picture"/>
+                          <pic:cNvPr id="1501114604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31903,57 +31903,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1112641220" name="Picture">
+                  <wp:docPr id="1400638826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1112641220" name="Picture"/>
+                          <pic:cNvPr id="1400638826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32547,57 +32547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1891176262" name="Picture">
+                  <wp:docPr id="1111083335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1891176262" name="Picture"/>
+                          <pic:cNvPr id="1111083335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33545,57 +33545,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1625467718" name="Picture">
+                  <wp:docPr id="2064724601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1625467718" name="Picture"/>
+                          <pic:cNvPr id="2064724601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33648,57 +33648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="940550002" name="Picture">
+                  <wp:docPr id="1058538013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="940550002" name="Picture"/>
+                          <pic:cNvPr id="1058538013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35025,57 +35025,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="331434925" name="Picture">
+                  <wp:docPr id="1273778849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="331434925" name="Picture"/>
+                          <pic:cNvPr id="1273778849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36168,57 +36168,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="153716393" name="Picture">
+                        <wp:docPr id="626566541" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="153716393" name="Picture"/>
+                                <pic:cNvPr id="626566541" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37536,57 +37536,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2096295649" name="Picture">
+                  <wp:docPr id="1793083849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2096295649" name="Picture"/>
+                          <pic:cNvPr id="1793083849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37625,57 +37625,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="967521048" name="Picture">
+                  <wp:docPr id="183823829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="967521048" name="Picture"/>
+                          <pic:cNvPr id="183823829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38257,57 +38257,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1219948551" name="Picture">
+                  <wp:docPr id="1117952044" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1219948551" name="Picture"/>
+                          <pic:cNvPr id="1117952044" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39201,57 +39201,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="830749196" name="Picture">
+                  <wp:docPr id="1577864853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="830749196" name="Picture"/>
+                          <pic:cNvPr id="1577864853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39313,57 +39313,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="884366594" name="Picture">
+                  <wp:docPr id="169668061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="884366594" name="Picture"/>
+                          <pic:cNvPr id="169668061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40972,57 +40972,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1649190636" name="Picture">
+                  <wp:docPr id="813692038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1649190636" name="Picture"/>
+                          <pic:cNvPr id="813692038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42151,57 +42151,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="312998776" name="Picture">
+                  <wp:docPr id="822465493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="312998776" name="Picture"/>
+                          <pic:cNvPr id="822465493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42231,57 +42231,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1014502626" name="Picture">
+                  <wp:docPr id="826925451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1014502626" name="Picture"/>
+                          <pic:cNvPr id="826925451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42719,57 +42719,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1522639271" name="Picture">
+                  <wp:docPr id="394832287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1522639271" name="Picture"/>
+                          <pic:cNvPr id="394832287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>