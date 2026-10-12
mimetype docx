--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1775211539" name="Picture">
+                  <wp:docPr id="2053354647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1775211539" name="Picture"/>
+                          <pic:cNvPr id="2053354647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="63833204" name="Picture">
+                  <wp:docPr id="1272760873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="63833204" name="Picture"/>
+                          <pic:cNvPr id="1272760873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="336846261" name="Picture">
+                        <wp:docPr id="2011308593" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="336846261" name="Picture"/>
+                                <pic:cNvPr id="2011308593" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1104323886" name="Picture">
+                  <wp:docPr id="1049109280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1104323886" name="Picture"/>
+                          <pic:cNvPr id="1049109280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1017505662" name="Picture">
+                  <wp:docPr id="925628668" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1017505662" name="Picture"/>
+                          <pic:cNvPr id="925628668" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="970127463" name="Picture">
+                  <wp:docPr id="2107003194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="970127463" name="Picture"/>
+                          <pic:cNvPr id="2107003194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="27596189" name="Picture">
+                  <wp:docPr id="1421640901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="27596189" name="Picture"/>
+                          <pic:cNvPr id="1421640901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="130098211" name="Picture">
+                  <wp:docPr id="1954347523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="130098211" name="Picture"/>
+                          <pic:cNvPr id="1954347523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1338101169" name="Picture">
+                        <wp:docPr id="2127694267" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1338101169" name="Picture"/>
+                                <pic:cNvPr id="2127694267" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="96976197" name="Picture">
+                        <wp:docPr id="640894990" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="96976197" name="Picture"/>
+                                <pic:cNvPr id="640894990" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="802038371" name="Picture">
+                        <wp:docPr id="447120323" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="802038371" name="Picture"/>
+                                <pic:cNvPr id="447120323" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1495469541" name="Picture">
+                        <wp:docPr id="17245788" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1495469541" name="Picture"/>
+                                <pic:cNvPr id="17245788" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1911367551" name="Picture">
+                        <wp:docPr id="221717995" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1911367551" name="Picture"/>
+                                <pic:cNvPr id="221717995" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="677461760" name="Picture">
+                        <wp:docPr id="981301702" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="677461760" name="Picture"/>
+                                <pic:cNvPr id="981301702" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1354659680" name="Picture">
+                        <wp:docPr id="1430847086" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1354659680" name="Picture"/>
+                                <pic:cNvPr id="1430847086" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1917130938" name="Picture">
+                        <wp:docPr id="1480736769" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1917130938" name="Picture"/>
+                                <pic:cNvPr id="1480736769" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1131703886" name="Picture">
+                        <wp:docPr id="935987891" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1131703886" name="Picture"/>
+                                <pic:cNvPr id="935987891" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="71788249" name="Picture">
+                        <wp:docPr id="1224779198" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="71788249" name="Picture"/>
+                                <pic:cNvPr id="1224779198" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1590250096" name="Picture">
+                        <wp:docPr id="1453725542" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1590250096" name="Picture"/>
+                                <pic:cNvPr id="1453725542" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="781183599" name="Picture">
+                        <wp:docPr id="201379969" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="781183599" name="Picture"/>
+                                <pic:cNvPr id="201379969" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="545244021" name="Picture">
+                        <wp:docPr id="1887617800" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="545244021" name="Picture"/>
+                                <pic:cNvPr id="1887617800" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1277488150" name="Picture">
+                        <wp:docPr id="1030402893" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1277488150" name="Picture"/>
+                                <pic:cNvPr id="1030402893" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1448193490" name="Picture">
+                        <wp:docPr id="1212022999" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1448193490" name="Picture"/>
+                                <pic:cNvPr id="1212022999" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1342208074" name="Picture">
+                  <wp:docPr id="1485542421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1342208074" name="Picture"/>
+                          <pic:cNvPr id="1485542421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1638404939" name="Picture">
+                  <wp:docPr id="1272824483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1638404939" name="Picture"/>
+                          <pic:cNvPr id="1272824483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="865699029" name="Picture">
+                  <wp:docPr id="1064949213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="865699029" name="Picture"/>
+                          <pic:cNvPr id="1064949213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="847161274" name="Picture">
+                  <wp:docPr id="357357111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="847161274" name="Picture"/>
+                          <pic:cNvPr id="357357111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="889010415" name="Picture">
+                  <wp:docPr id="1883305756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="889010415" name="Picture"/>
+                          <pic:cNvPr id="1883305756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="213802348" name="Picture">
+                  <wp:docPr id="51396803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="213802348" name="Picture"/>
+                          <pic:cNvPr id="51396803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="563423428" name="Picture">
+                        <wp:docPr id="467281796" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="563423428" name="Picture"/>
+                                <pic:cNvPr id="467281796" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="67599598" name="Picture">
+                  <wp:docPr id="546078553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="67599598" name="Picture"/>
+                          <pic:cNvPr id="546078553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="551831952" name="Picture">
+                  <wp:docPr id="1605968236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="551831952" name="Picture"/>
+                          <pic:cNvPr id="1605968236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="683644480" name="Picture">
+                  <wp:docPr id="353753880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="683644480" name="Picture"/>
+                          <pic:cNvPr id="353753880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="156195394" name="Picture">
+                  <wp:docPr id="136469133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="156195394" name="Picture"/>
+                          <pic:cNvPr id="136469133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1334453969" name="Picture">
+                  <wp:docPr id="11724126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1334453969" name="Picture"/>
+                          <pic:cNvPr id="11724126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1726073829" name="Picture">
+                  <wp:docPr id="816998058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1726073829" name="Picture"/>
+                          <pic:cNvPr id="816998058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1905688822" name="Picture">
+                        <wp:docPr id="1319256849" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1905688822" name="Picture"/>
+                                <pic:cNvPr id="1319256849" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="445683656" name="Picture">
+                  <wp:docPr id="1780221511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="445683656" name="Picture"/>
+                          <pic:cNvPr id="1780221511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2032302286" name="Picture">
+                  <wp:docPr id="265703477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2032302286" name="Picture"/>
+                          <pic:cNvPr id="265703477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2048821912" name="Picture">
+                  <wp:docPr id="93356469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2048821912" name="Picture"/>
+                          <pic:cNvPr id="93356469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="851805030" name="Picture">
+                  <wp:docPr id="1032602689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="851805030" name="Picture"/>
+                          <pic:cNvPr id="1032602689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="669679573" name="Picture">
+                  <wp:docPr id="447054905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="669679573" name="Picture"/>
+                          <pic:cNvPr id="447054905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2013756706" name="Picture">
+                  <wp:docPr id="1332585798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2013756706" name="Picture"/>
+                          <pic:cNvPr id="1332585798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30977,57 +30977,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1095980067" name="Picture">
+                  <wp:docPr id="1409121758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1095980067" name="Picture"/>
+                          <pic:cNvPr id="1409121758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31066,57 +31066,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="41869126" name="Picture">
+                  <wp:docPr id="1905829234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="41869126" name="Picture"/>
+                          <pic:cNvPr id="1905829234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31746,57 +31746,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="866189448" name="Picture">
+                  <wp:docPr id="1944307211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="866189448" name="Picture"/>
+                          <pic:cNvPr id="1944307211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32807,57 +32807,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="833955707" name="Picture">
+                  <wp:docPr id="1985834723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="833955707" name="Picture"/>
+                          <pic:cNvPr id="1985834723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32910,57 +32910,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="101512121" name="Picture">
+                  <wp:docPr id="1097660553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="101512121" name="Picture"/>
+                          <pic:cNvPr id="1097660553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34368,57 +34368,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1291747635" name="Picture">
+                  <wp:docPr id="1424844507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1291747635" name="Picture"/>
+                          <pic:cNvPr id="1424844507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35565,57 +35565,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1569868400" name="Picture">
+                        <wp:docPr id="2024911427" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1569868400" name="Picture"/>
+                                <pic:cNvPr id="2024911427" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37735,57 +37735,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="958332463" name="Picture">
+                  <wp:docPr id="779918377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="958332463" name="Picture"/>
+                          <pic:cNvPr id="779918377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37824,57 +37824,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="272506973" name="Picture">
+                  <wp:docPr id="447816724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="272506973" name="Picture"/>
+                          <pic:cNvPr id="447816724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38468,57 +38468,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1605380576" name="Picture">
+                  <wp:docPr id="1869065899" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1605380576" name="Picture"/>
+                          <pic:cNvPr id="1869065899" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39466,57 +39466,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="572634002" name="Picture">
+                  <wp:docPr id="1555902645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="572634002" name="Picture"/>
+                          <pic:cNvPr id="1555902645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39569,57 +39569,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="856042755" name="Picture">
+                  <wp:docPr id="680103457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="856042755" name="Picture"/>
+                          <pic:cNvPr id="680103457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40946,57 +40946,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1730709833" name="Picture">
+                  <wp:docPr id="1344459795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1730709833" name="Picture"/>
+                          <pic:cNvPr id="1344459795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42089,57 +42089,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1129492437" name="Picture">
+                        <wp:docPr id="1603484507" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1129492437" name="Picture"/>
+                                <pic:cNvPr id="1603484507" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43360,57 +43360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1298933527" name="Picture">
+                  <wp:docPr id="1986318451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1298933527" name="Picture"/>
+                          <pic:cNvPr id="1986318451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43440,57 +43440,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1395586113" name="Picture">
+                  <wp:docPr id="2135057659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1395586113" name="Picture"/>
+                          <pic:cNvPr id="2135057659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43919,57 +43919,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1242454579" name="Picture">
+                  <wp:docPr id="1302594665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1242454579" name="Picture"/>
+                          <pic:cNvPr id="1302594665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45557,57 +45557,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="634555837" name="Picture">
+                  <wp:docPr id="1761886812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="634555837" name="Picture"/>
+                          <pic:cNvPr id="1761886812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45637,57 +45637,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1563731113" name="Picture">
+                  <wp:docPr id="863009019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1563731113" name="Picture"/>
+                          <pic:cNvPr id="863009019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46116,57 +46116,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="343294005" name="Picture">
+                  <wp:docPr id="335626599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="343294005" name="Picture"/>
+                          <pic:cNvPr id="335626599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47991,57 +47991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1937963665" name="Picture">
+                  <wp:docPr id="1489847992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1937963665" name="Picture"/>
+                          <pic:cNvPr id="1489847992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48062,57 +48062,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="199956900" name="Picture">
+                  <wp:docPr id="1749703418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="199956900" name="Picture"/>
+                          <pic:cNvPr id="1749703418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48476,57 +48476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="767203076" name="Picture">
+                  <wp:docPr id="1985881325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="767203076" name="Picture"/>
+                          <pic:cNvPr id="1985881325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>