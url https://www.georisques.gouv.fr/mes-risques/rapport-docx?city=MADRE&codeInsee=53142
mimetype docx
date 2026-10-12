--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1415390523" name="Picture">
+                  <wp:docPr id="70216518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1415390523" name="Picture"/>
+                          <pic:cNvPr id="70216518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="578259655" name="Picture">
+                  <wp:docPr id="2075175442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="578259655" name="Picture"/>
+                          <pic:cNvPr id="2075175442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2024823877" name="Picture">
+                        <wp:docPr id="1971464680" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2024823877" name="Picture"/>
+                                <pic:cNvPr id="1971464680" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1989541243" name="Picture">
+                  <wp:docPr id="1767089928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1989541243" name="Picture"/>
+                          <pic:cNvPr id="1767089928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="714407056" name="Picture">
+                  <wp:docPr id="1870856456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="714407056" name="Picture"/>
+                          <pic:cNvPr id="1870856456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="634114475" name="Picture">
+                  <wp:docPr id="1600834520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="634114475" name="Picture"/>
+                          <pic:cNvPr id="1600834520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="331157700" name="Picture">
+                  <wp:docPr id="1114298669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="331157700" name="Picture"/>
+                          <pic:cNvPr id="1114298669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="34747364" name="Picture">
+                  <wp:docPr id="2037346595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="34747364" name="Picture"/>
+                          <pic:cNvPr id="2037346595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="568376098" name="Picture">
+                        <wp:docPr id="1092494556" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="568376098" name="Picture"/>
+                                <pic:cNvPr id="1092494556" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="858417320" name="Picture">
+                        <wp:docPr id="2008177897" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="858417320" name="Picture"/>
+                                <pic:cNvPr id="2008177897" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1378609790" name="Picture">
+                        <wp:docPr id="273648573" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1378609790" name="Picture"/>
+                                <pic:cNvPr id="273648573" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1078664726" name="Picture">
+                        <wp:docPr id="519530930" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1078664726" name="Picture"/>
+                                <pic:cNvPr id="519530930" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="167316009" name="Picture">
+                        <wp:docPr id="579887576" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="167316009" name="Picture"/>
+                                <pic:cNvPr id="579887576" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1909431294" name="Picture">
+                        <wp:docPr id="966518903" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1909431294" name="Picture"/>
+                                <pic:cNvPr id="966518903" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="398297278" name="Picture">
+                        <wp:docPr id="1350324258" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="398297278" name="Picture"/>
+                                <pic:cNvPr id="1350324258" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="692307588" name="Picture">
+                        <wp:docPr id="1960864110" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="692307588" name="Picture"/>
+                                <pic:cNvPr id="1960864110" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="392349892" name="Picture">
+                        <wp:docPr id="537684016" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="392349892" name="Picture"/>
+                                <pic:cNvPr id="537684016" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="540885827" name="Picture">
+                        <wp:docPr id="1633048883" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="540885827" name="Picture"/>
+                                <pic:cNvPr id="1633048883" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="729465320" name="Picture">
+                        <wp:docPr id="132598756" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="729465320" name="Picture"/>
+                                <pic:cNvPr id="132598756" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="471614" name="Picture">
+                        <wp:docPr id="534048254" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="471614" name="Picture"/>
+                                <pic:cNvPr id="534048254" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="685265883" name="Picture">
+                        <wp:docPr id="515092202" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="685265883" name="Picture"/>
+                                <pic:cNvPr id="515092202" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="834339545" name="Picture">
+                        <wp:docPr id="1759106101" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="834339545" name="Picture"/>
+                                <pic:cNvPr id="1759106101" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="718308345" name="Picture">
+                        <wp:docPr id="1995742423" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="718308345" name="Picture"/>
+                                <pic:cNvPr id="1995742423" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="45750553" name="Picture">
+                  <wp:docPr id="1178397409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="45750553" name="Picture"/>
+                          <pic:cNvPr id="1178397409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1694251214" name="Picture">
+                  <wp:docPr id="33823778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1694251214" name="Picture"/>
+                          <pic:cNvPr id="33823778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1521548913" name="Picture">
+                  <wp:docPr id="872838374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1521548913" name="Picture"/>
+                          <pic:cNvPr id="872838374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1599909968" name="Picture">
+                  <wp:docPr id="442891942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1599909968" name="Picture"/>
+                          <pic:cNvPr id="442891942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1318052765" name="Picture">
+                  <wp:docPr id="1967595760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1318052765" name="Picture"/>
+                          <pic:cNvPr id="1967595760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2120416727" name="Picture">
+                  <wp:docPr id="1088084445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2120416727" name="Picture"/>
+                          <pic:cNvPr id="1088084445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1482212967" name="Picture">
+                        <wp:docPr id="1001865195" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1482212967" name="Picture"/>
+                                <pic:cNvPr id="1001865195" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="522123700" name="Picture">
+                  <wp:docPr id="1013181940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="522123700" name="Picture"/>
+                          <pic:cNvPr id="1013181940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="120243093" name="Picture">
+                  <wp:docPr id="1710076854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="120243093" name="Picture"/>
+                          <pic:cNvPr id="1710076854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="434067177" name="Picture">
+                  <wp:docPr id="1730646151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="434067177" name="Picture"/>
+                          <pic:cNvPr id="1730646151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1436777500" name="Picture">
+                  <wp:docPr id="812691027" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1436777500" name="Picture"/>
+                          <pic:cNvPr id="812691027" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="404964639" name="Picture">
+                  <wp:docPr id="2105355848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="404964639" name="Picture"/>
+                          <pic:cNvPr id="2105355848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2030022875" name="Picture">
+                  <wp:docPr id="1299213478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2030022875" name="Picture"/>
+                          <pic:cNvPr id="1299213478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1203222058" name="Picture">
+                        <wp:docPr id="1494348577" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1203222058" name="Picture"/>
+                                <pic:cNvPr id="1494348577" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="119900160" name="Picture">
+                        <wp:docPr id="71158406" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="119900160" name="Picture"/>
+                                <pic:cNvPr id="71158406" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2103011368" name="Picture">
+                  <wp:docPr id="1382267355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2103011368" name="Picture"/>
+                          <pic:cNvPr id="1382267355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1213151552" name="Picture">
+                  <wp:docPr id="2133321417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1213151552" name="Picture"/>
+                          <pic:cNvPr id="2133321417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="682313030" name="Picture">
+                  <wp:docPr id="507310734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="682313030" name="Picture"/>
+                          <pic:cNvPr id="507310734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1479095220" name="Picture">
+                  <wp:docPr id="226281949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1479095220" name="Picture"/>
+                          <pic:cNvPr id="226281949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1558013628" name="Picture">
+                  <wp:docPr id="729628992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1558013628" name="Picture"/>
+                          <pic:cNvPr id="729628992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2056810542" name="Picture">
+                  <wp:docPr id="1680705897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2056810542" name="Picture"/>
+                          <pic:cNvPr id="1680705897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="355033061" name="Picture">
+                        <wp:docPr id="504016803" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="355033061" name="Picture"/>
+                                <pic:cNvPr id="504016803" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="747197550" name="Picture">
+                  <wp:docPr id="384048074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="747197550" name="Picture"/>
+                          <pic:cNvPr id="384048074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1496397201" name="Picture">
+                  <wp:docPr id="1855477296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1496397201" name="Picture"/>
+                          <pic:cNvPr id="1855477296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="407230912" name="Picture">
+                  <wp:docPr id="909203523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="407230912" name="Picture"/>
+                          <pic:cNvPr id="909203523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1673699530" name="Picture">
+                  <wp:docPr id="1252216122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1673699530" name="Picture"/>
+                          <pic:cNvPr id="1252216122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="487585249" name="Picture">
+                  <wp:docPr id="1335011101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="487585249" name="Picture"/>
+                          <pic:cNvPr id="1335011101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1001248348" name="Picture">
+                  <wp:docPr id="1216346585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1001248348" name="Picture"/>
+                          <pic:cNvPr id="1216346585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1918556500" name="Picture">
+                        <wp:docPr id="145400016" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1918556500" name="Picture"/>
+                                <pic:cNvPr id="145400016" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2136568858" name="Picture">
+                  <wp:docPr id="888181293" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2136568858" name="Picture"/>
+                          <pic:cNvPr id="888181293" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1542292188" name="Picture">
+                  <wp:docPr id="1770068035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1542292188" name="Picture"/>
+                          <pic:cNvPr id="1770068035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2075016338" name="Picture">
+                  <wp:docPr id="939194631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2075016338" name="Picture"/>
+                          <pic:cNvPr id="939194631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1718420491" name="Picture">
+                  <wp:docPr id="920782443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1718420491" name="Picture"/>
+                          <pic:cNvPr id="920782443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2098013383" name="Picture">
+                  <wp:docPr id="832065199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2098013383" name="Picture"/>
+                          <pic:cNvPr id="832065199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1794972444" name="Picture">
+                  <wp:docPr id="1430274835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1794972444" name="Picture"/>
+                          <pic:cNvPr id="1430274835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1391809077" name="Picture">
+                  <wp:docPr id="1529172538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1391809077" name="Picture"/>
+                          <pic:cNvPr id="1529172538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1794938941" name="Picture">
+                  <wp:docPr id="932880366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1794938941" name="Picture"/>
+                          <pic:cNvPr id="932880366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1858592409" name="Picture">
+                  <wp:docPr id="1881284414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1858592409" name="Picture"/>
+                          <pic:cNvPr id="1881284414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>