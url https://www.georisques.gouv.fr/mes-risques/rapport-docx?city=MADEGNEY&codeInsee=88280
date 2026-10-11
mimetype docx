--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1935581728" name="Picture">
+                  <wp:docPr id="596476744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1935581728" name="Picture"/>
+                          <pic:cNvPr id="596476744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1586129343" name="Picture">
+                  <wp:docPr id="1171729329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1586129343" name="Picture"/>
+                          <pic:cNvPr id="1171729329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1988163572" name="Picture">
+                        <wp:docPr id="664292374" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1988163572" name="Picture"/>
+                                <pic:cNvPr id="664292374" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2059694352" name="Picture">
+                  <wp:docPr id="2053486519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2059694352" name="Picture"/>
+                          <pic:cNvPr id="2053486519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="66092238" name="Picture">
+                  <wp:docPr id="1260557287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="66092238" name="Picture"/>
+                          <pic:cNvPr id="1260557287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1176883939" name="Picture">
+                  <wp:docPr id="1658369369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1176883939" name="Picture"/>
+                          <pic:cNvPr id="1658369369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="64079849" name="Picture">
+                  <wp:docPr id="1274168007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="64079849" name="Picture"/>
+                          <pic:cNvPr id="1274168007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="497011131" name="Picture">
+                  <wp:docPr id="665544320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="497011131" name="Picture"/>
+                          <pic:cNvPr id="665544320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="193752998" name="Picture">
+                        <wp:docPr id="1336717099" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="193752998" name="Picture"/>
+                                <pic:cNvPr id="1336717099" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1946454135" name="Picture">
+                        <wp:docPr id="1934262145" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1946454135" name="Picture"/>
+                                <pic:cNvPr id="1934262145" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1657167318" name="Picture">
+                        <wp:docPr id="1442811435" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1657167318" name="Picture"/>
+                                <pic:cNvPr id="1442811435" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="425102961" name="Picture">
+                        <wp:docPr id="677672899" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="425102961" name="Picture"/>
+                                <pic:cNvPr id="677672899" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2083196004" name="Picture">
+                        <wp:docPr id="144631974" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2083196004" name="Picture"/>
+                                <pic:cNvPr id="144631974" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="245690350" name="Picture">
+                        <wp:docPr id="1423832552" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="245690350" name="Picture"/>
+                                <pic:cNvPr id="1423832552" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="552399548" name="Picture">
+                        <wp:docPr id="1652399846" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="552399548" name="Picture"/>
+                                <pic:cNvPr id="1652399846" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="944900235" name="Picture">
+                        <wp:docPr id="358209207" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="944900235" name="Picture"/>
+                                <pic:cNvPr id="358209207" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="970835122" name="Picture">
+                        <wp:docPr id="395921913" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="970835122" name="Picture"/>
+                                <pic:cNvPr id="395921913" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1281496986" name="Picture">
+                        <wp:docPr id="811164049" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1281496986" name="Picture"/>
+                                <pic:cNvPr id="811164049" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="227693036" name="Picture">
+                        <wp:docPr id="1105311398" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="227693036" name="Picture"/>
+                                <pic:cNvPr id="1105311398" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2114115031" name="Picture">
+                        <wp:docPr id="1369397811" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2114115031" name="Picture"/>
+                                <pic:cNvPr id="1369397811" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1881810361" name="Picture">
+                        <wp:docPr id="772382018" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1881810361" name="Picture"/>
+                                <pic:cNvPr id="772382018" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="323306411" name="Picture">
+                        <wp:docPr id="355240269" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="323306411" name="Picture"/>
+                                <pic:cNvPr id="355240269" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1422849687" name="Picture">
+                        <wp:docPr id="1856209521" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1422849687" name="Picture"/>
+                                <pic:cNvPr id="1856209521" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2113521042" name="Picture">
+                  <wp:docPr id="1149584855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2113521042" name="Picture"/>
+                          <pic:cNvPr id="1149584855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2043663057" name="Picture">
+                  <wp:docPr id="1219457469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2043663057" name="Picture"/>
+                          <pic:cNvPr id="1219457469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1891171113" name="Picture">
+                  <wp:docPr id="1278331871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1891171113" name="Picture"/>
+                          <pic:cNvPr id="1278331871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1218439208" name="Picture">
+                  <wp:docPr id="150760715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1218439208" name="Picture"/>
+                          <pic:cNvPr id="150760715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2131176096" name="Picture">
+                  <wp:docPr id="47503517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2131176096" name="Picture"/>
+                          <pic:cNvPr id="47503517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1130157511" name="Picture">
+                  <wp:docPr id="215436595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1130157511" name="Picture"/>
+                          <pic:cNvPr id="215436595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="956878002" name="Picture">
+                        <wp:docPr id="1883316733" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="956878002" name="Picture"/>
+                                <pic:cNvPr id="1883316733" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="608746833" name="Picture">
+                  <wp:docPr id="86372005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="608746833" name="Picture"/>
+                          <pic:cNvPr id="86372005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="439820824" name="Picture">
+                  <wp:docPr id="1820239518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="439820824" name="Picture"/>
+                          <pic:cNvPr id="1820239518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1696927920" name="Picture">
+                  <wp:docPr id="365505573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1696927920" name="Picture"/>
+                          <pic:cNvPr id="365505573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1350874325" name="Picture">
+                  <wp:docPr id="930625204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1350874325" name="Picture"/>
+                          <pic:cNvPr id="930625204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="399384250" name="Picture">
+                  <wp:docPr id="678354496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="399384250" name="Picture"/>
+                          <pic:cNvPr id="678354496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="413793684" name="Picture">
+                  <wp:docPr id="1556942094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="413793684" name="Picture"/>
+                          <pic:cNvPr id="1556942094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="52902006" name="Picture">
+                        <wp:docPr id="441381596" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="52902006" name="Picture"/>
+                                <pic:cNvPr id="441381596" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1252294158" name="Picture">
+                        <wp:docPr id="1222270968" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1252294158" name="Picture"/>
+                                <pic:cNvPr id="1222270968" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25753,57 +25753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1847220206" name="Picture">
+                  <wp:docPr id="1287523359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1847220206" name="Picture"/>
+                          <pic:cNvPr id="1287523359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25842,57 +25842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="343606404" name="Picture">
+                  <wp:docPr id="863535488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="343606404" name="Picture"/>
+                          <pic:cNvPr id="863535488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26522,57 +26522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="866023665" name="Picture">
+                  <wp:docPr id="242008566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="866023665" name="Picture"/>
+                          <pic:cNvPr id="242008566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27583,57 +27583,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="624347724" name="Picture">
+                  <wp:docPr id="1189640358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="624347724" name="Picture"/>
+                          <pic:cNvPr id="1189640358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27686,57 +27686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1517430945" name="Picture">
+                  <wp:docPr id="1785346019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1517430945" name="Picture"/>
+                          <pic:cNvPr id="1785346019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29150,57 +29150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="54871079" name="Picture">
+                  <wp:docPr id="1428333661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="54871079" name="Picture"/>
+                          <pic:cNvPr id="1428333661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30357,57 +30357,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1006901903" name="Picture">
+                        <wp:docPr id="1776920494" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1006901903" name="Picture"/>
+                                <pic:cNvPr id="1776920494" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32546,57 +32546,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="401376016" name="Picture">
+                  <wp:docPr id="625537662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="401376016" name="Picture"/>
+                          <pic:cNvPr id="625537662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32617,57 +32617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="695441970" name="Picture">
+                  <wp:docPr id="2146217602" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="695441970" name="Picture"/>
+                          <pic:cNvPr id="2146217602" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33085,57 +33085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="893337073" name="Picture">
+                  <wp:docPr id="1528603142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="893337073" name="Picture"/>
+                          <pic:cNvPr id="1528603142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34244,57 +34244,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="453384100" name="Picture">
+                  <wp:docPr id="1600031953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="453384100" name="Picture"/>
+                          <pic:cNvPr id="1600031953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34333,57 +34333,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="781298940" name="Picture">
+                  <wp:docPr id="1172091142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="781298940" name="Picture"/>
+                          <pic:cNvPr id="1172091142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34977,57 +34977,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1653464170" name="Picture">
+                  <wp:docPr id="2070820649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1653464170" name="Picture"/>
+                          <pic:cNvPr id="2070820649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35975,57 +35975,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="870039562" name="Picture">
+                  <wp:docPr id="1905954752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="870039562" name="Picture"/>
+                          <pic:cNvPr id="1905954752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36078,57 +36078,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="899462019" name="Picture">
+                  <wp:docPr id="680580498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="899462019" name="Picture"/>
+                          <pic:cNvPr id="680580498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37455,57 +37455,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1801437704" name="Picture">
+                  <wp:docPr id="1348899687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1801437704" name="Picture"/>
+                          <pic:cNvPr id="1348899687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38598,57 +38598,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="531457207" name="Picture">
+                        <wp:docPr id="762290367" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="531457207" name="Picture"/>
+                                <pic:cNvPr id="762290367" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39959,57 +39959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="175618760" name="Picture">
+                  <wp:docPr id="1232532446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="175618760" name="Picture"/>
+                          <pic:cNvPr id="1232532446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40048,57 +40048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1243261681" name="Picture">
+                  <wp:docPr id="282987356" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1243261681" name="Picture"/>
+                          <pic:cNvPr id="282987356" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40692,57 +40692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="43786238" name="Picture">
+                  <wp:docPr id="924433002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="43786238" name="Picture"/>
+                          <pic:cNvPr id="924433002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41690,57 +41690,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1223638073" name="Picture">
+                  <wp:docPr id="2026505344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1223638073" name="Picture"/>
+                          <pic:cNvPr id="2026505344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41793,57 +41793,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1464398618" name="Picture">
+                  <wp:docPr id="833685995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1464398618" name="Picture"/>
+                          <pic:cNvPr id="833685995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43170,57 +43170,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="574712796" name="Picture">
+                  <wp:docPr id="442705866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="574712796" name="Picture"/>
+                          <pic:cNvPr id="442705866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44313,57 +44313,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="751426064" name="Picture">
+                        <wp:docPr id="929254798" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="751426064" name="Picture"/>
+                                <pic:cNvPr id="929254798" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45534,57 +45534,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="100617182" name="Picture">
+                  <wp:docPr id="884826591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="100617182" name="Picture"/>
+                          <pic:cNvPr id="884826591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45605,57 +45605,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1000692536" name="Picture">
+                  <wp:docPr id="860320015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1000692536" name="Picture"/>
+                          <pic:cNvPr id="860320015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46019,57 +46019,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1607025659" name="Picture">
+                  <wp:docPr id="1293901380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1607025659" name="Picture"/>
+                          <pic:cNvPr id="1293901380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>