--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="366763804" name="Picture">
+                  <wp:docPr id="1985948007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="366763804" name="Picture"/>
+                          <pic:cNvPr id="1985948007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1179526671" name="Picture">
+                  <wp:docPr id="1048965634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1179526671" name="Picture"/>
+                          <pic:cNvPr id="1048965634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="831244539" name="Picture">
+                        <wp:docPr id="1357235753" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="831244539" name="Picture"/>
+                                <pic:cNvPr id="1357235753" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="811932871" name="Picture">
+                  <wp:docPr id="1698267209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="811932871" name="Picture"/>
+                          <pic:cNvPr id="1698267209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="765301512" name="Picture">
+                  <wp:docPr id="1194692107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="765301512" name="Picture"/>
+                          <pic:cNvPr id="1194692107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="622322282" name="Picture">
+                  <wp:docPr id="746013410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="622322282" name="Picture"/>
+                          <pic:cNvPr id="746013410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1991093766" name="Picture">
+                  <wp:docPr id="1209309584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1991093766" name="Picture"/>
+                          <pic:cNvPr id="1209309584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="672695450" name="Picture">
+                  <wp:docPr id="1129837240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="672695450" name="Picture"/>
+                          <pic:cNvPr id="1129837240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="613924920" name="Picture">
+                        <wp:docPr id="1409652258" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="613924920" name="Picture"/>
+                                <pic:cNvPr id="1409652258" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1113423871" name="Picture">
+                        <wp:docPr id="389000732" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1113423871" name="Picture"/>
+                                <pic:cNvPr id="389000732" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1468014065" name="Picture">
+                        <wp:docPr id="545630169" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1468014065" name="Picture"/>
+                                <pic:cNvPr id="545630169" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="11505689" name="Picture">
+                        <wp:docPr id="914949585" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="11505689" name="Picture"/>
+                                <pic:cNvPr id="914949585" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1376147952" name="Picture">
+                        <wp:docPr id="1531894176" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1376147952" name="Picture"/>
+                                <pic:cNvPr id="1531894176" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1995552101" name="Picture">
+                        <wp:docPr id="816131650" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1995552101" name="Picture"/>
+                                <pic:cNvPr id="816131650" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="956556495" name="Picture">
+                        <wp:docPr id="1740489964" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="956556495" name="Picture"/>
+                                <pic:cNvPr id="1740489964" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1805271959" name="Picture">
+                        <wp:docPr id="686773112" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1805271959" name="Picture"/>
+                                <pic:cNvPr id="686773112" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="656136943" name="Picture">
+                        <wp:docPr id="58523874" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="656136943" name="Picture"/>
+                                <pic:cNvPr id="58523874" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1167531211" name="Picture">
+                        <wp:docPr id="1240905621" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1167531211" name="Picture"/>
+                                <pic:cNvPr id="1240905621" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="166761072" name="Picture">
+                        <wp:docPr id="496964869" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="166761072" name="Picture"/>
+                                <pic:cNvPr id="496964869" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1799216718" name="Picture">
+                        <wp:docPr id="514288257" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1799216718" name="Picture"/>
+                                <pic:cNvPr id="514288257" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="754903214" name="Picture">
+                        <wp:docPr id="693490107" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="754903214" name="Picture"/>
+                                <pic:cNvPr id="693490107" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1743019331" name="Picture">
+                        <wp:docPr id="2064136080" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1743019331" name="Picture"/>
+                                <pic:cNvPr id="2064136080" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="308554531" name="Picture">
+                        <wp:docPr id="1533650486" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="308554531" name="Picture"/>
+                                <pic:cNvPr id="1533650486" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="931131528" name="Picture">
+                  <wp:docPr id="1893731618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="931131528" name="Picture"/>
+                          <pic:cNvPr id="1893731618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="544973521" name="Picture">
+                  <wp:docPr id="1044866720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="544973521" name="Picture"/>
+                          <pic:cNvPr id="1044866720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="695259327" name="Picture">
+                  <wp:docPr id="1496236199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="695259327" name="Picture"/>
+                          <pic:cNvPr id="1496236199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1224772298" name="Picture">
+                  <wp:docPr id="139070750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1224772298" name="Picture"/>
+                          <pic:cNvPr id="139070750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="116465480" name="Picture">
+                  <wp:docPr id="1114010618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="116465480" name="Picture"/>
+                          <pic:cNvPr id="1114010618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="452372074" name="Picture">
+                  <wp:docPr id="1925581516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="452372074" name="Picture"/>
+                          <pic:cNvPr id="1925581516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="679023082" name="Picture">
+                        <wp:docPr id="1934287428" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="679023082" name="Picture"/>
+                                <pic:cNvPr id="1934287428" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1445455057" name="Picture">
+                  <wp:docPr id="643780194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1445455057" name="Picture"/>
+                          <pic:cNvPr id="643780194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1309161135" name="Picture">
+                  <wp:docPr id="2124915416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1309161135" name="Picture"/>
+                          <pic:cNvPr id="2124915416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="773753029" name="Picture">
+                  <wp:docPr id="1515927434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="773753029" name="Picture"/>
+                          <pic:cNvPr id="1515927434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1807631411" name="Picture">
+                  <wp:docPr id="1487026919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1807631411" name="Picture"/>
+                          <pic:cNvPr id="1487026919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1418175536" name="Picture">
+                  <wp:docPr id="1422613634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1418175536" name="Picture"/>
+                          <pic:cNvPr id="1422613634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="847298416" name="Picture">
+                  <wp:docPr id="1222549330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="847298416" name="Picture"/>
+                          <pic:cNvPr id="1222549330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1513504469" name="Picture">
+                        <wp:docPr id="401128472" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1513504469" name="Picture"/>
+                                <pic:cNvPr id="401128472" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="726476524" name="Picture">
+                        <wp:docPr id="1980721887" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="726476524" name="Picture"/>
+                                <pic:cNvPr id="1980721887" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25753,57 +25753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1890351791" name="Picture">
+                  <wp:docPr id="2059249387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1890351791" name="Picture"/>
+                          <pic:cNvPr id="2059249387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25842,57 +25842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1902390602" name="Picture">
+                  <wp:docPr id="1592425160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1902390602" name="Picture"/>
+                          <pic:cNvPr id="1592425160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26522,57 +26522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1257167340" name="Picture">
+                  <wp:docPr id="1047289193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1257167340" name="Picture"/>
+                          <pic:cNvPr id="1047289193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27583,57 +27583,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="617839899" name="Picture">
+                  <wp:docPr id="1658707588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="617839899" name="Picture"/>
+                          <pic:cNvPr id="1658707588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27686,57 +27686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="501862934" name="Picture">
+                  <wp:docPr id="1339033063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="501862934" name="Picture"/>
+                          <pic:cNvPr id="1339033063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29150,57 +29150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1660495733" name="Picture">
+                  <wp:docPr id="832912056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1660495733" name="Picture"/>
+                          <pic:cNvPr id="832912056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30357,57 +30357,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="893268677" name="Picture">
+                        <wp:docPr id="462344761" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="893268677" name="Picture"/>
+                                <pic:cNvPr id="462344761" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32546,57 +32546,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="909016012" name="Picture">
+                  <wp:docPr id="1381036654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="909016012" name="Picture"/>
+                          <pic:cNvPr id="1381036654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32617,57 +32617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1032823659" name="Picture">
+                  <wp:docPr id="1883562504" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1032823659" name="Picture"/>
+                          <pic:cNvPr id="1883562504" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33085,57 +33085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2044921349" name="Picture">
+                  <wp:docPr id="490137891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2044921349" name="Picture"/>
+                          <pic:cNvPr id="490137891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34244,57 +34244,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="434658116" name="Picture">
+                  <wp:docPr id="2033126383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="434658116" name="Picture"/>
+                          <pic:cNvPr id="2033126383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34333,57 +34333,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1505503209" name="Picture">
+                  <wp:docPr id="774697568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1505503209" name="Picture"/>
+                          <pic:cNvPr id="774697568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34977,57 +34977,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="940495349" name="Picture">
+                  <wp:docPr id="83458423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="940495349" name="Picture"/>
+                          <pic:cNvPr id="83458423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35975,57 +35975,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2013628689" name="Picture">
+                  <wp:docPr id="1364651570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2013628689" name="Picture"/>
+                          <pic:cNvPr id="1364651570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36078,57 +36078,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="72339572" name="Picture">
+                  <wp:docPr id="1280088477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="72339572" name="Picture"/>
+                          <pic:cNvPr id="1280088477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37455,57 +37455,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2082324562" name="Picture">
+                  <wp:docPr id="2102225180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2082324562" name="Picture"/>
+                          <pic:cNvPr id="2102225180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38598,57 +38598,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="146730162" name="Picture">
+                        <wp:docPr id="93932690" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="146730162" name="Picture"/>
+                                <pic:cNvPr id="93932690" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39959,57 +39959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="447984295" name="Picture">
+                  <wp:docPr id="327860404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="447984295" name="Picture"/>
+                          <pic:cNvPr id="327860404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40048,57 +40048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1205559279" name="Picture">
+                  <wp:docPr id="1789674179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1205559279" name="Picture"/>
+                          <pic:cNvPr id="1789674179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40692,57 +40692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1409710067" name="Picture">
+                  <wp:docPr id="1232361425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1409710067" name="Picture"/>
+                          <pic:cNvPr id="1232361425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41690,57 +41690,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1806629588" name="Picture">
+                  <wp:docPr id="353479785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1806629588" name="Picture"/>
+                          <pic:cNvPr id="353479785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41793,57 +41793,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1229972347" name="Picture">
+                  <wp:docPr id="1360977451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1229972347" name="Picture"/>
+                          <pic:cNvPr id="1360977451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43170,57 +43170,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="525938578" name="Picture">
+                  <wp:docPr id="1426061164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="525938578" name="Picture"/>
+                          <pic:cNvPr id="1426061164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44313,57 +44313,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2061616241" name="Picture">
+                        <wp:docPr id="1084466093" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2061616241" name="Picture"/>
+                                <pic:cNvPr id="1084466093" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45534,57 +45534,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="739393792" name="Picture">
+                  <wp:docPr id="1808558146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="739393792" name="Picture"/>
+                          <pic:cNvPr id="1808558146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45605,57 +45605,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1606675760" name="Picture">
+                  <wp:docPr id="613815313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1606675760" name="Picture"/>
+                          <pic:cNvPr id="613815313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46019,57 +46019,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="298805233" name="Picture">
+                  <wp:docPr id="1549042300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="298805233" name="Picture"/>
+                          <pic:cNvPr id="1549042300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>