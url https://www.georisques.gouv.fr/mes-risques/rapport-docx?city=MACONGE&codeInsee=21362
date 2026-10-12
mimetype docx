--- v0 (2026-08-19)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2101491629" name="Picture">
+                  <wp:docPr id="1904424892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2101491629" name="Picture"/>
+                          <pic:cNvPr id="1904424892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1509396455" name="Picture">
+                  <wp:docPr id="431104631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1509396455" name="Picture"/>
+                          <pic:cNvPr id="431104631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="789388456" name="Picture">
+                        <wp:docPr id="1945821184" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="789388456" name="Picture"/>
+                                <pic:cNvPr id="1945821184" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1639077314" name="Picture">
+                  <wp:docPr id="1684437809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1639077314" name="Picture"/>
+                          <pic:cNvPr id="1684437809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1114020312" name="Picture">
+                  <wp:docPr id="563051962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1114020312" name="Picture"/>
+                          <pic:cNvPr id="563051962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="729702274" name="Picture">
+                  <wp:docPr id="479488807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="729702274" name="Picture"/>
+                          <pic:cNvPr id="479488807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="447588197" name="Picture">
+                  <wp:docPr id="1775797810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="447588197" name="Picture"/>
+                          <pic:cNvPr id="1775797810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1454780951" name="Picture">
+                  <wp:docPr id="2145732599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1454780951" name="Picture"/>
+                          <pic:cNvPr id="2145732599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="612080614" name="Picture">
+                        <wp:docPr id="1928782057" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="612080614" name="Picture"/>
+                                <pic:cNvPr id="1928782057" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1396114408" name="Picture">
+                        <wp:docPr id="1664024472" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1396114408" name="Picture"/>
+                                <pic:cNvPr id="1664024472" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="395537865" name="Picture">
+                        <wp:docPr id="740739773" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="395537865" name="Picture"/>
+                                <pic:cNvPr id="740739773" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1297606474" name="Picture">
+                        <wp:docPr id="1330550257" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1297606474" name="Picture"/>
+                                <pic:cNvPr id="1330550257" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1148125630" name="Picture">
+                        <wp:docPr id="1109074822" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1148125630" name="Picture"/>
+                                <pic:cNvPr id="1109074822" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="151419930" name="Picture">
+                        <wp:docPr id="691768537" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="151419930" name="Picture"/>
+                                <pic:cNvPr id="691768537" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1934384156" name="Picture">
+                        <wp:docPr id="1491585201" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1934384156" name="Picture"/>
+                                <pic:cNvPr id="1491585201" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="198376757" name="Picture">
+                        <wp:docPr id="633842411" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="198376757" name="Picture"/>
+                                <pic:cNvPr id="633842411" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="598732961" name="Picture">
+                        <wp:docPr id="1564463352" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="598732961" name="Picture"/>
+                                <pic:cNvPr id="1564463352" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="201883826" name="Picture">
+                        <wp:docPr id="2091090807" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="201883826" name="Picture"/>
+                                <pic:cNvPr id="2091090807" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1573004895" name="Picture">
+                        <wp:docPr id="2066871473" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1573004895" name="Picture"/>
+                                <pic:cNvPr id="2066871473" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1569004521" name="Picture">
+                        <wp:docPr id="1212590284" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1569004521" name="Picture"/>
+                                <pic:cNvPr id="1212590284" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="138540584" name="Picture">
+                        <wp:docPr id="363977387" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="138540584" name="Picture"/>
+                                <pic:cNvPr id="363977387" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="433649709" name="Picture">
+                        <wp:docPr id="1423498008" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="433649709" name="Picture"/>
+                                <pic:cNvPr id="1423498008" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2142058807" name="Picture">
+                        <wp:docPr id="1189002457" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2142058807" name="Picture"/>
+                                <pic:cNvPr id="1189002457" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1538617174" name="Picture">
+                  <wp:docPr id="1390223015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1538617174" name="Picture"/>
+                          <pic:cNvPr id="1390223015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1672065493" name="Picture">
+                  <wp:docPr id="600267394" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1672065493" name="Picture"/>
+                          <pic:cNvPr id="600267394" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2076068818" name="Picture">
+                  <wp:docPr id="1373819196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2076068818" name="Picture"/>
+                          <pic:cNvPr id="1373819196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1395090401" name="Picture">
+                  <wp:docPr id="874543709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1395090401" name="Picture"/>
+                          <pic:cNvPr id="874543709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1518552760" name="Picture">
+                  <wp:docPr id="1562938140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1518552760" name="Picture"/>
+                          <pic:cNvPr id="1562938140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="122492653" name="Picture">
+                  <wp:docPr id="1381872311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="122492653" name="Picture"/>
+                          <pic:cNvPr id="1381872311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="7971316" name="Picture">
+                        <wp:docPr id="947586413" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="7971316" name="Picture"/>
+                                <pic:cNvPr id="947586413" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1126119742" name="Picture">
+                  <wp:docPr id="960960456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1126119742" name="Picture"/>
+                          <pic:cNvPr id="960960456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1713194980" name="Picture">
+                  <wp:docPr id="383118349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1713194980" name="Picture"/>
+                          <pic:cNvPr id="383118349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="732314834" name="Picture">
+                  <wp:docPr id="1994773463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="732314834" name="Picture"/>
+                          <pic:cNvPr id="1994773463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1791797193" name="Picture">
+                  <wp:docPr id="205652817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1791797193" name="Picture"/>
+                          <pic:cNvPr id="205652817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="79368293" name="Picture">
+                  <wp:docPr id="1608275919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="79368293" name="Picture"/>
+                          <pic:cNvPr id="1608275919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="363608261" name="Picture">
+                  <wp:docPr id="2146385808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="363608261" name="Picture"/>
+                          <pic:cNvPr id="2146385808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="915739101" name="Picture">
+                        <wp:docPr id="2111063646" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="915739101" name="Picture"/>
+                                <pic:cNvPr id="2111063646" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24749,57 +24749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1827553746" name="Picture">
+                  <wp:docPr id="1639079664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1827553746" name="Picture"/>
+                          <pic:cNvPr id="1639079664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24838,57 +24838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1928048235" name="Picture">
+                  <wp:docPr id="1049297454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1928048235" name="Picture"/>
+                          <pic:cNvPr id="1049297454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25491,57 +25491,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1796696129" name="Picture">
+                  <wp:docPr id="1242613641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1796696129" name="Picture"/>
+                          <pic:cNvPr id="1242613641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26516,57 +26516,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="608744976" name="Picture">
+                  <wp:docPr id="1993537194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="608744976" name="Picture"/>
+                          <pic:cNvPr id="1993537194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26619,57 +26619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1937340752" name="Picture">
+                  <wp:docPr id="619912868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1937340752" name="Picture"/>
+                          <pic:cNvPr id="619912868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27948,57 +27948,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1279154920" name="Picture">
+                  <wp:docPr id="383065715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1279154920" name="Picture"/>
+                          <pic:cNvPr id="383065715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29589,57 +29589,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="618878822" name="Picture">
+                        <wp:docPr id="1799153787" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="618878822" name="Picture"/>
+                                <pic:cNvPr id="1799153787" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31463,57 +31463,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2041399224" name="Picture">
+                  <wp:docPr id="528715056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2041399224" name="Picture"/>
+                          <pic:cNvPr id="528715056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="315501123" name="Picture">
+                  <wp:docPr id="1237773526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="315501123" name="Picture"/>
+                          <pic:cNvPr id="1237773526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32232,57 +32232,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="872720516" name="Picture">
+                  <wp:docPr id="1536762392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="872720516" name="Picture"/>
+                          <pic:cNvPr id="1536762392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33293,57 +33293,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1408166837" name="Picture">
+                  <wp:docPr id="194568530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1408166837" name="Picture"/>
+                          <pic:cNvPr id="194568530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33396,57 +33396,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1751407400" name="Picture">
+                  <wp:docPr id="905744344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1751407400" name="Picture"/>
+                          <pic:cNvPr id="905744344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34854,57 +34854,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1538023527" name="Picture">
+                  <wp:docPr id="581396240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1538023527" name="Picture"/>
+                          <pic:cNvPr id="581396240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36051,57 +36051,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1666660923" name="Picture">
+                        <wp:docPr id="1567374540" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1666660923" name="Picture"/>
+                                <pic:cNvPr id="1567374540" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38221,57 +38221,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="339590642" name="Picture">
+                  <wp:docPr id="306115566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="339590642" name="Picture"/>
+                          <pic:cNvPr id="306115566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38310,57 +38310,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="757910487" name="Picture">
+                  <wp:docPr id="2137577624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="757910487" name="Picture"/>
+                          <pic:cNvPr id="2137577624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38954,57 +38954,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2012265131" name="Picture">
+                  <wp:docPr id="1138627045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2012265131" name="Picture"/>
+                          <pic:cNvPr id="1138627045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39952,57 +39952,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1915353811" name="Picture">
+                  <wp:docPr id="470943021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1915353811" name="Picture"/>
+                          <pic:cNvPr id="470943021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40055,57 +40055,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="4418430" name="Picture">
+                  <wp:docPr id="1587953655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="4418430" name="Picture"/>
+                          <pic:cNvPr id="1587953655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41432,57 +41432,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1012239574" name="Picture">
+                  <wp:docPr id="1171453429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1012239574" name="Picture"/>
+                          <pic:cNvPr id="1171453429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42575,57 +42575,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1303336588" name="Picture">
+                        <wp:docPr id="824955467" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1303336588" name="Picture"/>
+                                <pic:cNvPr id="824955467" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43846,57 +43846,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1109407142" name="Picture">
+                  <wp:docPr id="888774237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1109407142" name="Picture"/>
+                          <pic:cNvPr id="888774237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43926,57 +43926,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2022234786" name="Picture">
+                  <wp:docPr id="1237214011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2022234786" name="Picture"/>
+                          <pic:cNvPr id="1237214011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44405,57 +44405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="343124555" name="Picture">
+                  <wp:docPr id="1787472773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="343124555" name="Picture"/>
+                          <pic:cNvPr id="1787472773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46000,57 +46000,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="780521618" name="Picture">
+                  <wp:docPr id="1122129517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="780521618" name="Picture"/>
+                          <pic:cNvPr id="1122129517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46071,57 +46071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="283529770" name="Picture">
+                  <wp:docPr id="2029994673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="283529770" name="Picture"/>
+                          <pic:cNvPr id="2029994673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46485,57 +46485,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="432968591" name="Picture">
+                  <wp:docPr id="1192626344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="432968591" name="Picture"/>
+                          <pic:cNvPr id="1192626344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>