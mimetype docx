--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="361307506" name="Picture">
+                  <wp:docPr id="526244968" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="361307506" name="Picture"/>
+                          <pic:cNvPr id="526244968" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="592057018" name="Picture">
+                  <wp:docPr id="1048117662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="592057018" name="Picture"/>
+                          <pic:cNvPr id="1048117662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="824939950" name="Picture">
+                        <wp:docPr id="1801660565" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="824939950" name="Picture"/>
+                                <pic:cNvPr id="1801660565" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1072901742" name="Picture">
+                  <wp:docPr id="258541010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1072901742" name="Picture"/>
+                          <pic:cNvPr id="258541010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1255707157" name="Picture">
+                  <wp:docPr id="1729054887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1255707157" name="Picture"/>
+                          <pic:cNvPr id="1729054887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1077597670" name="Picture">
+                  <wp:docPr id="1017759413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1077597670" name="Picture"/>
+                          <pic:cNvPr id="1017759413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1443939652" name="Picture">
+                  <wp:docPr id="704653627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1443939652" name="Picture"/>
+                          <pic:cNvPr id="704653627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1424959705" name="Picture">
+                  <wp:docPr id="1124332625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1424959705" name="Picture"/>
+                          <pic:cNvPr id="1124332625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="559508103" name="Picture">
+                        <wp:docPr id="1991147781" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="559508103" name="Picture"/>
+                                <pic:cNvPr id="1991147781" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1769917198" name="Picture">
+                        <wp:docPr id="1848648631" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1769917198" name="Picture"/>
+                                <pic:cNvPr id="1848648631" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="884419513" name="Picture">
+                        <wp:docPr id="930148900" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="884419513" name="Picture"/>
+                                <pic:cNvPr id="930148900" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1127589799" name="Picture">
+                        <wp:docPr id="844345230" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1127589799" name="Picture"/>
+                                <pic:cNvPr id="844345230" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1243249639" name="Picture">
+                        <wp:docPr id="1969380389" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1243249639" name="Picture"/>
+                                <pic:cNvPr id="1969380389" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1565049000" name="Picture">
+                        <wp:docPr id="1845986995" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1565049000" name="Picture"/>
+                                <pic:cNvPr id="1845986995" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1937623009" name="Picture">
+                        <wp:docPr id="822956371" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1937623009" name="Picture"/>
+                                <pic:cNvPr id="822956371" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="890070651" name="Picture">
+                        <wp:docPr id="1895422380" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="890070651" name="Picture"/>
+                                <pic:cNvPr id="1895422380" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="920503071" name="Picture">
+                        <wp:docPr id="984970103" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="920503071" name="Picture"/>
+                                <pic:cNvPr id="984970103" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="691994374" name="Picture">
+                        <wp:docPr id="1442582020" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="691994374" name="Picture"/>
+                                <pic:cNvPr id="1442582020" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1499784804" name="Picture">
+                        <wp:docPr id="504970076" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1499784804" name="Picture"/>
+                                <pic:cNvPr id="504970076" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1071696850" name="Picture">
+                        <wp:docPr id="1023683773" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1071696850" name="Picture"/>
+                                <pic:cNvPr id="1023683773" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1294552978" name="Picture">
+                  <wp:docPr id="665725193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1294552978" name="Picture"/>
+                          <pic:cNvPr id="665725193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1663324890" name="Picture">
+                  <wp:docPr id="597699442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1663324890" name="Picture"/>
+                          <pic:cNvPr id="597699442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="487627329" name="Picture">
+                  <wp:docPr id="696271213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="487627329" name="Picture"/>
+                          <pic:cNvPr id="696271213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="30085232" name="Picture">
+                  <wp:docPr id="664025058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="30085232" name="Picture"/>
+                          <pic:cNvPr id="664025058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="436911911" name="Picture">
+                  <wp:docPr id="1827085389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="436911911" name="Picture"/>
+                          <pic:cNvPr id="1827085389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2144937949" name="Picture">
+                  <wp:docPr id="848686560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2144937949" name="Picture"/>
+                          <pic:cNvPr id="848686560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="512406679" name="Picture">
+                        <wp:docPr id="572179469" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="512406679" name="Picture"/>
+                                <pic:cNvPr id="572179469" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1176593672" name="Picture">
+                        <wp:docPr id="173132835" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1176593672" name="Picture"/>
+                                <pic:cNvPr id="173132835" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18741,57 +18741,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1214689148" name="Picture">
+                  <wp:docPr id="2088046637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1214689148" name="Picture"/>
+                          <pic:cNvPr id="2088046637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18830,57 +18830,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2091212570" name="Picture">
+                  <wp:docPr id="546956548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2091212570" name="Picture"/>
+                          <pic:cNvPr id="546956548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19474,57 +19474,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="828468387" name="Picture">
+                  <wp:docPr id="615323104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="828468387" name="Picture"/>
+                          <pic:cNvPr id="615323104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20472,57 +20472,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1452703963" name="Picture">
+                  <wp:docPr id="1094023749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1452703963" name="Picture"/>
+                          <pic:cNvPr id="1094023749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20575,57 +20575,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1804179758" name="Picture">
+                  <wp:docPr id="548553028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1804179758" name="Picture"/>
+                          <pic:cNvPr id="548553028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21956,57 +21956,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="679428934" name="Picture">
+                  <wp:docPr id="872261131" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="679428934" name="Picture"/>
+                          <pic:cNvPr id="872261131" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23118,57 +23118,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1611470698" name="Picture">
+                        <wp:docPr id="2124021341" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1611470698" name="Picture"/>
+                                <pic:cNvPr id="2124021341" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24093,57 +24093,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1603159830" name="Picture">
+                        <wp:docPr id="751118232" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1603159830" name="Picture"/>
+                                <pic:cNvPr id="751118232" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25482,57 +25482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1471200714" name="Picture">
+                  <wp:docPr id="488595275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1471200714" name="Picture"/>
+                          <pic:cNvPr id="488595275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25571,57 +25571,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="889363087" name="Picture">
+                  <wp:docPr id="1802522505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="889363087" name="Picture"/>
+                          <pic:cNvPr id="1802522505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26215,57 +26215,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1121446628" name="Picture">
+                  <wp:docPr id="65849096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1121446628" name="Picture"/>
+                          <pic:cNvPr id="65849096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27213,57 +27213,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1796634321" name="Picture">
+                  <wp:docPr id="1830695554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1796634321" name="Picture"/>
+                          <pic:cNvPr id="1830695554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27316,57 +27316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1092677546" name="Picture">
+                  <wp:docPr id="1919587265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1092677546" name="Picture"/>
+                          <pic:cNvPr id="1919587265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28693,57 +28693,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="974343589" name="Picture">
+                  <wp:docPr id="1621009400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="974343589" name="Picture"/>
+                          <pic:cNvPr id="1621009400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29836,57 +29836,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1672666438" name="Picture">
+                        <wp:docPr id="133236507" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1672666438" name="Picture"/>
+                                <pic:cNvPr id="133236507" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31197,57 +31197,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1139591920" name="Picture">
+                  <wp:docPr id="317060478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1139591920" name="Picture"/>
+                          <pic:cNvPr id="317060478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31286,57 +31286,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2056922455" name="Picture">
+                  <wp:docPr id="848066267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2056922455" name="Picture"/>
+                          <pic:cNvPr id="848066267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31930,57 +31930,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1458338812" name="Picture">
+                  <wp:docPr id="1235318475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1458338812" name="Picture"/>
+                          <pic:cNvPr id="1235318475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32928,57 +32928,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="898253712" name="Picture">
+                  <wp:docPr id="360288190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="898253712" name="Picture"/>
+                          <pic:cNvPr id="360288190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33031,57 +33031,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1254640951" name="Picture">
+                  <wp:docPr id="607666533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1254640951" name="Picture"/>
+                          <pic:cNvPr id="607666533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34408,57 +34408,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2132466283" name="Picture">
+                  <wp:docPr id="237697983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2132466283" name="Picture"/>
+                          <pic:cNvPr id="237697983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35551,57 +35551,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="385074182" name="Picture">
+                        <wp:docPr id="1211859815" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="385074182" name="Picture"/>
+                                <pic:cNvPr id="1211859815" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36772,57 +36772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1058250033" name="Picture">
+                  <wp:docPr id="295005916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1058250033" name="Picture"/>
+                          <pic:cNvPr id="295005916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36843,57 +36843,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1413575256" name="Picture">
+                  <wp:docPr id="75272328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1413575256" name="Picture"/>
+                          <pic:cNvPr id="75272328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37257,57 +37257,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1890630574" name="Picture">
+                  <wp:docPr id="1157114756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1890630574" name="Picture"/>
+                          <pic:cNvPr id="1157114756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>