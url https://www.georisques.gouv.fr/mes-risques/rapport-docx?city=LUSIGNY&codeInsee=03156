--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="83210266" name="Picture">
+                  <wp:docPr id="428470297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="83210266" name="Picture"/>
+                          <pic:cNvPr id="428470297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1491931064" name="Picture">
+                  <wp:docPr id="1319595729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1491931064" name="Picture"/>
+                          <pic:cNvPr id="1319595729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1876873552" name="Picture">
+                        <wp:docPr id="1456233629" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1876873552" name="Picture"/>
+                                <pic:cNvPr id="1456233629" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="555996273" name="Picture">
+                  <wp:docPr id="1214232379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="555996273" name="Picture"/>
+                          <pic:cNvPr id="1214232379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1860460964" name="Picture">
+                  <wp:docPr id="2117586601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1860460964" name="Picture"/>
+                          <pic:cNvPr id="2117586601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="533893348" name="Picture">
+                  <wp:docPr id="219383759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="533893348" name="Picture"/>
+                          <pic:cNvPr id="219383759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1329111489" name="Picture">
+                  <wp:docPr id="2044258088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1329111489" name="Picture"/>
+                          <pic:cNvPr id="2044258088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1030191261" name="Picture">
+                  <wp:docPr id="754075927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1030191261" name="Picture"/>
+                          <pic:cNvPr id="754075927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1228175140" name="Picture">
+                        <wp:docPr id="1980317885" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1228175140" name="Picture"/>
+                                <pic:cNvPr id="1980317885" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="590141335" name="Picture">
+                        <wp:docPr id="709117602" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="590141335" name="Picture"/>
+                                <pic:cNvPr id="709117602" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="149803649" name="Picture">
+                        <wp:docPr id="61805281" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="149803649" name="Picture"/>
+                                <pic:cNvPr id="61805281" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1096751394" name="Picture">
+                        <wp:docPr id="27036889" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1096751394" name="Picture"/>
+                                <pic:cNvPr id="27036889" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="34241352" name="Picture">
+                        <wp:docPr id="493812438" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="34241352" name="Picture"/>
+                                <pic:cNvPr id="493812438" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="223901887" name="Picture">
+                        <wp:docPr id="2014191402" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="223901887" name="Picture"/>
+                                <pic:cNvPr id="2014191402" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2041876406" name="Picture">
+                        <wp:docPr id="1426238231" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2041876406" name="Picture"/>
+                                <pic:cNvPr id="1426238231" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="616486506" name="Picture">
+                        <wp:docPr id="1242078788" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="616486506" name="Picture"/>
+                                <pic:cNvPr id="1242078788" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1049010267" name="Picture">
+                        <wp:docPr id="528035451" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1049010267" name="Picture"/>
+                                <pic:cNvPr id="528035451" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1826600852" name="Picture">
+                        <wp:docPr id="290670475" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1826600852" name="Picture"/>
+                                <pic:cNvPr id="290670475" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1196603436" name="Picture">
+                        <wp:docPr id="783280411" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1196603436" name="Picture"/>
+                                <pic:cNvPr id="783280411" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="175581574" name="Picture">
+                        <wp:docPr id="962030692" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="175581574" name="Picture"/>
+                                <pic:cNvPr id="962030692" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="455032517" name="Picture">
+                        <wp:docPr id="849182697" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="455032517" name="Picture"/>
+                                <pic:cNvPr id="849182697" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1798041843" name="Picture">
+                        <wp:docPr id="1313191309" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1798041843" name="Picture"/>
+                                <pic:cNvPr id="1313191309" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1206376486" name="Picture">
+                        <wp:docPr id="167994783" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1206376486" name="Picture"/>
+                                <pic:cNvPr id="167994783" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="587563099" name="Picture">
+                  <wp:docPr id="269121082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="587563099" name="Picture"/>
+                          <pic:cNvPr id="269121082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="629742348" name="Picture">
+                  <wp:docPr id="1822868803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="629742348" name="Picture"/>
+                          <pic:cNvPr id="1822868803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1150921005" name="Picture">
+                  <wp:docPr id="475856247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1150921005" name="Picture"/>
+                          <pic:cNvPr id="475856247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1927096059" name="Picture">
+                  <wp:docPr id="1561157226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1927096059" name="Picture"/>
+                          <pic:cNvPr id="1561157226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1198922253" name="Picture">
+                  <wp:docPr id="1301948091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1198922253" name="Picture"/>
+                          <pic:cNvPr id="1301948091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="832887851" name="Picture">
+                  <wp:docPr id="1878881348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="832887851" name="Picture"/>
+                          <pic:cNvPr id="1878881348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1827398412" name="Picture">
+                        <wp:docPr id="1899743834" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1827398412" name="Picture"/>
+                                <pic:cNvPr id="1899743834" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1838087101" name="Picture">
+                  <wp:docPr id="764499495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1838087101" name="Picture"/>
+                          <pic:cNvPr id="764499495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="375166475" name="Picture">
+                  <wp:docPr id="1412570361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="375166475" name="Picture"/>
+                          <pic:cNvPr id="1412570361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="631043151" name="Picture">
+                  <wp:docPr id="2071225663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="631043151" name="Picture"/>
+                          <pic:cNvPr id="2071225663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1437922852" name="Picture">
+                  <wp:docPr id="1503108325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1437922852" name="Picture"/>
+                          <pic:cNvPr id="1503108325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1864184103" name="Picture">
+                  <wp:docPr id="1856118270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1864184103" name="Picture"/>
+                          <pic:cNvPr id="1856118270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1780230325" name="Picture">
+                  <wp:docPr id="1676186273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1780230325" name="Picture"/>
+                          <pic:cNvPr id="1676186273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="789596466" name="Picture">
+                        <wp:docPr id="531837118" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="789596466" name="Picture"/>
+                                <pic:cNvPr id="531837118" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="82786874" name="Picture">
+                        <wp:docPr id="2089869812" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="82786874" name="Picture"/>
+                                <pic:cNvPr id="2089869812" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="958808692" name="Picture">
+                  <wp:docPr id="1520452062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="958808692" name="Picture"/>
+                          <pic:cNvPr id="1520452062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="14656651" name="Picture">
+                  <wp:docPr id="1982860747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="14656651" name="Picture"/>
+                          <pic:cNvPr id="1982860747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1525051974" name="Picture">
+                  <wp:docPr id="124372675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1525051974" name="Picture"/>
+                          <pic:cNvPr id="124372675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1472026368" name="Picture">
+                  <wp:docPr id="804238574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1472026368" name="Picture"/>
+                          <pic:cNvPr id="804238574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2119756619" name="Picture">
+                  <wp:docPr id="794420092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2119756619" name="Picture"/>
+                          <pic:cNvPr id="794420092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="135952819" name="Picture">
+                  <wp:docPr id="1034676454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="135952819" name="Picture"/>
+                          <pic:cNvPr id="1034676454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="838578278" name="Picture">
+                        <wp:docPr id="1682693145" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="838578278" name="Picture"/>
+                                <pic:cNvPr id="1682693145" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33109,57 +33109,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1436811156" name="Picture">
+                  <wp:docPr id="372101780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1436811156" name="Picture"/>
+                          <pic:cNvPr id="372101780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33198,57 +33198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="718329514" name="Picture">
+                  <wp:docPr id="1680573778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="718329514" name="Picture"/>
+                          <pic:cNvPr id="1680573778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33842,57 +33842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1178872598" name="Picture">
+                  <wp:docPr id="1580873434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1178872598" name="Picture"/>
+                          <pic:cNvPr id="1580873434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34840,57 +34840,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="696196259" name="Picture">
+                  <wp:docPr id="1364961556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="696196259" name="Picture"/>
+                          <pic:cNvPr id="1364961556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34943,57 +34943,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1210662461" name="Picture">
+                  <wp:docPr id="1525049432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1210662461" name="Picture"/>
+                          <pic:cNvPr id="1525049432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36320,57 +36320,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="165959337" name="Picture">
+                  <wp:docPr id="2017619451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="165959337" name="Picture"/>
+                          <pic:cNvPr id="2017619451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37463,57 +37463,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1414194906" name="Picture">
+                        <wp:docPr id="1937476043" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1414194906" name="Picture"/>
+                                <pic:cNvPr id="1937476043" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38831,57 +38831,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1627082057" name="Picture">
+                  <wp:docPr id="1710780651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1627082057" name="Picture"/>
+                          <pic:cNvPr id="1710780651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38920,57 +38920,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1661213626" name="Picture">
+                  <wp:docPr id="1256360014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1661213626" name="Picture"/>
+                          <pic:cNvPr id="1256360014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39552,57 +39552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="433171373" name="Picture">
+                  <wp:docPr id="986746023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="433171373" name="Picture"/>
+                          <pic:cNvPr id="986746023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40496,57 +40496,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1198005508" name="Picture">
+                  <wp:docPr id="1357364790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1198005508" name="Picture"/>
+                          <pic:cNvPr id="1357364790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40608,57 +40608,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2053109002" name="Picture">
+                  <wp:docPr id="1087943487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2053109002" name="Picture"/>
+                          <pic:cNvPr id="1087943487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42267,57 +42267,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1690293483" name="Picture">
+                  <wp:docPr id="1566405737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1690293483" name="Picture"/>
+                          <pic:cNvPr id="1566405737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43446,57 +43446,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1063680833" name="Picture">
+                  <wp:docPr id="1204300668" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1063680833" name="Picture"/>
+                          <pic:cNvPr id="1204300668" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43526,57 +43526,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1556595419" name="Picture">
+                  <wp:docPr id="1305688735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1556595419" name="Picture"/>
+                          <pic:cNvPr id="1305688735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44014,57 +44014,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1639284198" name="Picture">
+                  <wp:docPr id="2027782468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1639284198" name="Picture"/>
+                          <pic:cNvPr id="2027782468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>