--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="898953448" name="Picture">
+                  <wp:docPr id="1974106413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="898953448" name="Picture"/>
+                          <pic:cNvPr id="1974106413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="771772971" name="Picture">
+                  <wp:docPr id="567676754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="771772971" name="Picture"/>
+                          <pic:cNvPr id="567676754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="294474155" name="Picture">
+                        <wp:docPr id="673823763" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="294474155" name="Picture"/>
+                                <pic:cNvPr id="673823763" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1064214150" name="Picture">
+                  <wp:docPr id="607478686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1064214150" name="Picture"/>
+                          <pic:cNvPr id="607478686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="494504885" name="Picture">
+                  <wp:docPr id="949233183" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="494504885" name="Picture"/>
+                          <pic:cNvPr id="949233183" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1873763526" name="Picture">
+                  <wp:docPr id="916406976" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1873763526" name="Picture"/>
+                          <pic:cNvPr id="916406976" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1446164080" name="Picture">
+                  <wp:docPr id="1646649170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1446164080" name="Picture"/>
+                          <pic:cNvPr id="1646649170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="745059709" name="Picture">
+                  <wp:docPr id="1717926022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="745059709" name="Picture"/>
+                          <pic:cNvPr id="1717926022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1033600128" name="Picture">
+                        <wp:docPr id="701005570" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1033600128" name="Picture"/>
+                                <pic:cNvPr id="701005570" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1352997935" name="Picture">
+                        <wp:docPr id="1447457691" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1352997935" name="Picture"/>
+                                <pic:cNvPr id="1447457691" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="496035078" name="Picture">
+                        <wp:docPr id="2100900518" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="496035078" name="Picture"/>
+                                <pic:cNvPr id="2100900518" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="124309957" name="Picture">
+                        <wp:docPr id="537328245" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="124309957" name="Picture"/>
+                                <pic:cNvPr id="537328245" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1852291484" name="Picture">
+                        <wp:docPr id="1316178504" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1852291484" name="Picture"/>
+                                <pic:cNvPr id="1316178504" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1839857534" name="Picture">
+                        <wp:docPr id="506502921" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1839857534" name="Picture"/>
+                                <pic:cNvPr id="506502921" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1488021467" name="Picture">
+                        <wp:docPr id="1593195001" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1488021467" name="Picture"/>
+                                <pic:cNvPr id="1593195001" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1592726178" name="Picture">
+                        <wp:docPr id="229053014" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1592726178" name="Picture"/>
+                                <pic:cNvPr id="229053014" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="44711764" name="Picture">
+                        <wp:docPr id="1955537303" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="44711764" name="Picture"/>
+                                <pic:cNvPr id="1955537303" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="723536051" name="Picture">
+                        <wp:docPr id="1361259290" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="723536051" name="Picture"/>
+                                <pic:cNvPr id="1361259290" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="274178717" name="Picture">
+                        <wp:docPr id="637282771" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="274178717" name="Picture"/>
+                                <pic:cNvPr id="637282771" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1206341839" name="Picture">
+                        <wp:docPr id="1996134121" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1206341839" name="Picture"/>
+                                <pic:cNvPr id="1996134121" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="328545212" name="Picture">
+                  <wp:docPr id="1076817044" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="328545212" name="Picture"/>
+                          <pic:cNvPr id="1076817044" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="542282190" name="Picture">
+                  <wp:docPr id="1627180673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="542282190" name="Picture"/>
+                          <pic:cNvPr id="1627180673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="751036728" name="Picture">
+                  <wp:docPr id="149201896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="751036728" name="Picture"/>
+                          <pic:cNvPr id="149201896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="563247985" name="Picture">
+                  <wp:docPr id="1084987772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="563247985" name="Picture"/>
+                          <pic:cNvPr id="1084987772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="240439999" name="Picture">
+                  <wp:docPr id="634442721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="240439999" name="Picture"/>
+                          <pic:cNvPr id="634442721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1434572700" name="Picture">
+                  <wp:docPr id="1159668149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1434572700" name="Picture"/>
+                          <pic:cNvPr id="1159668149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1003295033" name="Picture">
+                        <wp:docPr id="1572790026" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1003295033" name="Picture"/>
+                                <pic:cNvPr id="1572790026" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1351346428" name="Picture">
+                  <wp:docPr id="355747400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1351346428" name="Picture"/>
+                          <pic:cNvPr id="355747400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="624833246" name="Picture">
+                  <wp:docPr id="413303204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="624833246" name="Picture"/>
+                          <pic:cNvPr id="413303204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1982446489" name="Picture">
+                  <wp:docPr id="860834613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1982446489" name="Picture"/>
+                          <pic:cNvPr id="860834613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="176000210" name="Picture">
+                  <wp:docPr id="781573603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="176000210" name="Picture"/>
+                          <pic:cNvPr id="781573603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1473560060" name="Picture">
+                  <wp:docPr id="627487922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1473560060" name="Picture"/>
+                          <pic:cNvPr id="627487922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1716879343" name="Picture">
+                  <wp:docPr id="1692084907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1716879343" name="Picture"/>
+                          <pic:cNvPr id="1692084907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1810688310" name="Picture">
+                        <wp:docPr id="1858743002" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1810688310" name="Picture"/>
+                                <pic:cNvPr id="1858743002" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23350,57 +23350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="874107451" name="Picture">
+                  <wp:docPr id="946020383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="874107451" name="Picture"/>
+                          <pic:cNvPr id="946020383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23439,57 +23439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="717019188" name="Picture">
+                  <wp:docPr id="1507406861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="717019188" name="Picture"/>
+                          <pic:cNvPr id="1507406861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24119,57 +24119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1004938864" name="Picture">
+                  <wp:docPr id="276988049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1004938864" name="Picture"/>
+                          <pic:cNvPr id="276988049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25180,57 +25180,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="914104534" name="Picture">
+                  <wp:docPr id="406524735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="914104534" name="Picture"/>
+                          <pic:cNvPr id="406524735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25283,57 +25283,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1256603139" name="Picture">
+                  <wp:docPr id="1822660826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1256603139" name="Picture"/>
+                          <pic:cNvPr id="1822660826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26741,57 +26741,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="403305247" name="Picture">
+                  <wp:docPr id="814610122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="403305247" name="Picture"/>
+                          <pic:cNvPr id="814610122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27938,57 +27938,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="200850467" name="Picture">
+                        <wp:docPr id="752206323" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="200850467" name="Picture"/>
+                                <pic:cNvPr id="752206323" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30108,57 +30108,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="421417452" name="Picture">
+                  <wp:docPr id="1975857327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="421417452" name="Picture"/>
+                          <pic:cNvPr id="1975857327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30197,57 +30197,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="516925110" name="Picture">
+                  <wp:docPr id="1755401031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="516925110" name="Picture"/>
+                          <pic:cNvPr id="1755401031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30841,57 +30841,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1343756520" name="Picture">
+                  <wp:docPr id="1794754041" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1343756520" name="Picture"/>
+                          <pic:cNvPr id="1794754041" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31839,57 +31839,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="332680186" name="Picture">
+                  <wp:docPr id="1344809962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="332680186" name="Picture"/>
+                          <pic:cNvPr id="1344809962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31942,57 +31942,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="935920476" name="Picture">
+                  <wp:docPr id="122163983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="935920476" name="Picture"/>
+                          <pic:cNvPr id="122163983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33319,57 +33319,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1625066133" name="Picture">
+                  <wp:docPr id="113172067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1625066133" name="Picture"/>
+                          <pic:cNvPr id="113172067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34462,57 +34462,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1868151648" name="Picture">
+                        <wp:docPr id="1395254933" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1868151648" name="Picture"/>
+                                <pic:cNvPr id="1395254933" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35683,57 +35683,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1809124412" name="Picture">
+                  <wp:docPr id="596932437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1809124412" name="Picture"/>
+                          <pic:cNvPr id="596932437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35754,57 +35754,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1905196633" name="Picture">
+                  <wp:docPr id="697897234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1905196633" name="Picture"/>
+                          <pic:cNvPr id="697897234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36168,57 +36168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1791985515" name="Picture">
+                  <wp:docPr id="1518948531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1791985515" name="Picture"/>
+                          <pic:cNvPr id="1518948531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>