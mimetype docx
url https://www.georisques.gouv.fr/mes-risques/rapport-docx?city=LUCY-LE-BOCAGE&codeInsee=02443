--- v1 (2026-10-10)
+++ v2 (2026-10-15)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1974106413" name="Picture">
+                  <wp:docPr id="591617804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1974106413" name="Picture"/>
+                          <pic:cNvPr id="591617804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="567676754" name="Picture">
+                  <wp:docPr id="1189459694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="567676754" name="Picture"/>
+                          <pic:cNvPr id="1189459694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="673823763" name="Picture">
+                        <wp:docPr id="966475120" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="673823763" name="Picture"/>
+                                <pic:cNvPr id="966475120" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="607478686" name="Picture">
+                  <wp:docPr id="1371179947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="607478686" name="Picture"/>
+                          <pic:cNvPr id="1371179947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="949233183" name="Picture">
+                  <wp:docPr id="737805123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="949233183" name="Picture"/>
+                          <pic:cNvPr id="737805123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="916406976" name="Picture">
+                  <wp:docPr id="347588320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="916406976" name="Picture"/>
+                          <pic:cNvPr id="347588320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1646649170" name="Picture">
+                  <wp:docPr id="468992881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1646649170" name="Picture"/>
+                          <pic:cNvPr id="468992881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1717926022" name="Picture">
+                  <wp:docPr id="1750752615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1717926022" name="Picture"/>
+                          <pic:cNvPr id="1750752615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="701005570" name="Picture">
+                        <wp:docPr id="1242733565" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="701005570" name="Picture"/>
+                                <pic:cNvPr id="1242733565" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1447457691" name="Picture">
+                        <wp:docPr id="1729728158" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1447457691" name="Picture"/>
+                                <pic:cNvPr id="1729728158" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2100900518" name="Picture">
+                        <wp:docPr id="318139455" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2100900518" name="Picture"/>
+                                <pic:cNvPr id="318139455" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="537328245" name="Picture">
+                        <wp:docPr id="1677607324" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="537328245" name="Picture"/>
+                                <pic:cNvPr id="1677607324" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1316178504" name="Picture">
+                        <wp:docPr id="75032883" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1316178504" name="Picture"/>
+                                <pic:cNvPr id="75032883" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="506502921" name="Picture">
+                        <wp:docPr id="519772258" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="506502921" name="Picture"/>
+                                <pic:cNvPr id="519772258" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1593195001" name="Picture">
+                        <wp:docPr id="215306500" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1593195001" name="Picture"/>
+                                <pic:cNvPr id="215306500" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="229053014" name="Picture">
+                        <wp:docPr id="1030694888" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="229053014" name="Picture"/>
+                                <pic:cNvPr id="1030694888" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1955537303" name="Picture">
+                        <wp:docPr id="61705002" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1955537303" name="Picture"/>
+                                <pic:cNvPr id="61705002" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1361259290" name="Picture">
+                        <wp:docPr id="964698912" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1361259290" name="Picture"/>
+                                <pic:cNvPr id="964698912" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="637282771" name="Picture">
+                        <wp:docPr id="445904729" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="637282771" name="Picture"/>
+                                <pic:cNvPr id="445904729" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1996134121" name="Picture">
+                        <wp:docPr id="59753199" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1996134121" name="Picture"/>
+                                <pic:cNvPr id="59753199" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1076817044" name="Picture">
+                  <wp:docPr id="1622899290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1076817044" name="Picture"/>
+                          <pic:cNvPr id="1622899290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1627180673" name="Picture">
+                  <wp:docPr id="496557061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1627180673" name="Picture"/>
+                          <pic:cNvPr id="496557061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="149201896" name="Picture">
+                  <wp:docPr id="1580871033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="149201896" name="Picture"/>
+                          <pic:cNvPr id="1580871033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1084987772" name="Picture">
+                  <wp:docPr id="1870735390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1084987772" name="Picture"/>
+                          <pic:cNvPr id="1870735390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="634442721" name="Picture">
+                  <wp:docPr id="66012387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="634442721" name="Picture"/>
+                          <pic:cNvPr id="66012387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1159668149" name="Picture">
+                  <wp:docPr id="131047704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1159668149" name="Picture"/>
+                          <pic:cNvPr id="131047704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1572790026" name="Picture">
+                        <wp:docPr id="710194705" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1572790026" name="Picture"/>
+                                <pic:cNvPr id="710194705" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="355747400" name="Picture">
+                  <wp:docPr id="1024977439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="355747400" name="Picture"/>
+                          <pic:cNvPr id="1024977439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="413303204" name="Picture">
+                  <wp:docPr id="335681274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="413303204" name="Picture"/>
+                          <pic:cNvPr id="335681274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="860834613" name="Picture">
+                  <wp:docPr id="459918933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="860834613" name="Picture"/>
+                          <pic:cNvPr id="459918933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="781573603" name="Picture">
+                  <wp:docPr id="1206652642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="781573603" name="Picture"/>
+                          <pic:cNvPr id="1206652642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="627487922" name="Picture">
+                  <wp:docPr id="305832826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="627487922" name="Picture"/>
+                          <pic:cNvPr id="305832826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1692084907" name="Picture">
+                  <wp:docPr id="767734659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1692084907" name="Picture"/>
+                          <pic:cNvPr id="767734659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1858743002" name="Picture">
+                        <wp:docPr id="2070837449" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1858743002" name="Picture"/>
+                                <pic:cNvPr id="2070837449" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23350,57 +23350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="946020383" name="Picture">
+                  <wp:docPr id="1866965785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="946020383" name="Picture"/>
+                          <pic:cNvPr id="1866965785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23439,57 +23439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1507406861" name="Picture">
+                  <wp:docPr id="354203496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1507406861" name="Picture"/>
+                          <pic:cNvPr id="354203496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24119,57 +24119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="276988049" name="Picture">
+                  <wp:docPr id="331540805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="276988049" name="Picture"/>
+                          <pic:cNvPr id="331540805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25180,57 +25180,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="406524735" name="Picture">
+                  <wp:docPr id="508824485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="406524735" name="Picture"/>
+                          <pic:cNvPr id="508824485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25283,57 +25283,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1822660826" name="Picture">
+                  <wp:docPr id="1649469239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1822660826" name="Picture"/>
+                          <pic:cNvPr id="1649469239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26741,57 +26741,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="814610122" name="Picture">
+                  <wp:docPr id="1416294448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="814610122" name="Picture"/>
+                          <pic:cNvPr id="1416294448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27938,57 +27938,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="752206323" name="Picture">
+                        <wp:docPr id="1115258164" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="752206323" name="Picture"/>
+                                <pic:cNvPr id="1115258164" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30108,57 +30108,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1975857327" name="Picture">
+                  <wp:docPr id="1184236216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1975857327" name="Picture"/>
+                          <pic:cNvPr id="1184236216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30197,57 +30197,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1755401031" name="Picture">
+                  <wp:docPr id="1947258130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1755401031" name="Picture"/>
+                          <pic:cNvPr id="1947258130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30841,57 +30841,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1794754041" name="Picture">
+                  <wp:docPr id="2106166905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1794754041" name="Picture"/>
+                          <pic:cNvPr id="2106166905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31839,57 +31839,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1344809962" name="Picture">
+                  <wp:docPr id="185069970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1344809962" name="Picture"/>
+                          <pic:cNvPr id="185069970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31942,57 +31942,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="122163983" name="Picture">
+                  <wp:docPr id="921921015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="122163983" name="Picture"/>
+                          <pic:cNvPr id="921921015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33319,57 +33319,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="113172067" name="Picture">
+                  <wp:docPr id="1801163171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="113172067" name="Picture"/>
+                          <pic:cNvPr id="1801163171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34462,57 +34462,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1395254933" name="Picture">
+                        <wp:docPr id="1268904471" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1395254933" name="Picture"/>
+                                <pic:cNvPr id="1268904471" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35683,57 +35683,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="596932437" name="Picture">
+                  <wp:docPr id="2084611145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="596932437" name="Picture"/>
+                          <pic:cNvPr id="2084611145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35754,57 +35754,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="697897234" name="Picture">
+                  <wp:docPr id="1847030718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="697897234" name="Picture"/>
+                          <pic:cNvPr id="1847030718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36168,57 +36168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1518948531" name="Picture">
+                  <wp:docPr id="955923238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1518948531" name="Picture"/>
+                          <pic:cNvPr id="955923238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>