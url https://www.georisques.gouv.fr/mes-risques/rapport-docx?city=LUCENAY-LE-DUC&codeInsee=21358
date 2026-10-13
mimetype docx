--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="240712204" name="Picture">
+                  <wp:docPr id="381686760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="240712204" name="Picture"/>
+                          <pic:cNvPr id="381686760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1861080072" name="Picture">
+                  <wp:docPr id="831931248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1861080072" name="Picture"/>
+                          <pic:cNvPr id="831931248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1853270711" name="Picture">
+                        <wp:docPr id="788414334" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1853270711" name="Picture"/>
+                                <pic:cNvPr id="788414334" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="565242213" name="Picture">
+                  <wp:docPr id="1589666493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="565242213" name="Picture"/>
+                          <pic:cNvPr id="1589666493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1403866096" name="Picture">
+                  <wp:docPr id="922441459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1403866096" name="Picture"/>
+                          <pic:cNvPr id="922441459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="842097469" name="Picture">
+                  <wp:docPr id="2122893887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="842097469" name="Picture"/>
+                          <pic:cNvPr id="2122893887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1500955413" name="Picture">
+                  <wp:docPr id="485600363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1500955413" name="Picture"/>
+                          <pic:cNvPr id="485600363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="649530760" name="Picture">
+                  <wp:docPr id="1015338277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="649530760" name="Picture"/>
+                          <pic:cNvPr id="1015338277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1321864842" name="Picture">
+                        <wp:docPr id="1167893126" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1321864842" name="Picture"/>
+                                <pic:cNvPr id="1167893126" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1933538526" name="Picture">
+                        <wp:docPr id="729936023" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1933538526" name="Picture"/>
+                                <pic:cNvPr id="729936023" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1766746534" name="Picture">
+                        <wp:docPr id="799312641" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1766746534" name="Picture"/>
+                                <pic:cNvPr id="799312641" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="628562261" name="Picture">
+                        <wp:docPr id="1808872219" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="628562261" name="Picture"/>
+                                <pic:cNvPr id="1808872219" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1197383283" name="Picture">
+                        <wp:docPr id="828522656" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1197383283" name="Picture"/>
+                                <pic:cNvPr id="828522656" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="445265977" name="Picture">
+                        <wp:docPr id="1048588661" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="445265977" name="Picture"/>
+                                <pic:cNvPr id="1048588661" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="969803051" name="Picture">
+                        <wp:docPr id="283397610" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="969803051" name="Picture"/>
+                                <pic:cNvPr id="283397610" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1114425406" name="Picture">
+                        <wp:docPr id="81997721" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1114425406" name="Picture"/>
+                                <pic:cNvPr id="81997721" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1233678555" name="Picture">
+                        <wp:docPr id="345971092" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1233678555" name="Picture"/>
+                                <pic:cNvPr id="345971092" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1429737167" name="Picture">
+                        <wp:docPr id="766948232" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1429737167" name="Picture"/>
+                                <pic:cNvPr id="766948232" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="295157449" name="Picture">
+                        <wp:docPr id="398898378" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="295157449" name="Picture"/>
+                                <pic:cNvPr id="398898378" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1705329374" name="Picture">
+                        <wp:docPr id="1283229819" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1705329374" name="Picture"/>
+                                <pic:cNvPr id="1283229819" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1103225530" name="Picture">
+                        <wp:docPr id="1948776323" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1103225530" name="Picture"/>
+                                <pic:cNvPr id="1948776323" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="423350491" name="Picture">
+                        <wp:docPr id="1695448760" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="423350491" name="Picture"/>
+                                <pic:cNvPr id="1695448760" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="922409341" name="Picture">
+                        <wp:docPr id="1120461169" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="922409341" name="Picture"/>
+                                <pic:cNvPr id="1120461169" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1776374429" name="Picture">
+                  <wp:docPr id="141375387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1776374429" name="Picture"/>
+                          <pic:cNvPr id="141375387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2049814893" name="Picture">
+                  <wp:docPr id="233153186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2049814893" name="Picture"/>
+                          <pic:cNvPr id="233153186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="678412090" name="Picture">
+                  <wp:docPr id="900626138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="678412090" name="Picture"/>
+                          <pic:cNvPr id="900626138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="420492667" name="Picture">
+                  <wp:docPr id="1802576548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="420492667" name="Picture"/>
+                          <pic:cNvPr id="1802576548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1331577191" name="Picture">
+                  <wp:docPr id="2122276135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1331577191" name="Picture"/>
+                          <pic:cNvPr id="2122276135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="128643187" name="Picture">
+                  <wp:docPr id="256583866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="128643187" name="Picture"/>
+                          <pic:cNvPr id="256583866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1608560915" name="Picture">
+                        <wp:docPr id="1430771302" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1608560915" name="Picture"/>
+                                <pic:cNvPr id="1430771302" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1168759280" name="Picture">
+                  <wp:docPr id="1142569810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1168759280" name="Picture"/>
+                          <pic:cNvPr id="1142569810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="305961386" name="Picture">
+                  <wp:docPr id="1784727305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="305961386" name="Picture"/>
+                          <pic:cNvPr id="1784727305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1208928983" name="Picture">
+                  <wp:docPr id="25155781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1208928983" name="Picture"/>
+                          <pic:cNvPr id="25155781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1108343151" name="Picture">
+                  <wp:docPr id="765740549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1108343151" name="Picture"/>
+                          <pic:cNvPr id="765740549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1715428081" name="Picture">
+                  <wp:docPr id="907887111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1715428081" name="Picture"/>
+                          <pic:cNvPr id="907887111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="798295220" name="Picture">
+                  <wp:docPr id="1398718580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="798295220" name="Picture"/>
+                          <pic:cNvPr id="1398718580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="944158864" name="Picture">
+                        <wp:docPr id="1086561536" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="944158864" name="Picture"/>
+                                <pic:cNvPr id="1086561536" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24749,57 +24749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="436757785" name="Picture">
+                  <wp:docPr id="1307224534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="436757785" name="Picture"/>
+                          <pic:cNvPr id="1307224534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24838,57 +24838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="386391280" name="Picture">
+                  <wp:docPr id="287114998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="386391280" name="Picture"/>
+                          <pic:cNvPr id="287114998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25491,57 +25491,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="622336099" name="Picture">
+                  <wp:docPr id="694036225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="622336099" name="Picture"/>
+                          <pic:cNvPr id="694036225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26516,57 +26516,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2135688182" name="Picture">
+                  <wp:docPr id="1684903875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2135688182" name="Picture"/>
+                          <pic:cNvPr id="1684903875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26619,57 +26619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1356133729" name="Picture">
+                  <wp:docPr id="1538851941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1356133729" name="Picture"/>
+                          <pic:cNvPr id="1538851941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27948,57 +27948,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1777655017" name="Picture">
+                  <wp:docPr id="29743785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1777655017" name="Picture"/>
+                          <pic:cNvPr id="29743785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29589,57 +29589,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1687844294" name="Picture">
+                        <wp:docPr id="1933587961" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1687844294" name="Picture"/>
+                                <pic:cNvPr id="1933587961" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31443,57 +31443,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1215027429" name="Picture">
+                  <wp:docPr id="560251739" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1215027429" name="Picture"/>
+                          <pic:cNvPr id="560251739" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31532,57 +31532,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1325567743" name="Picture">
+                  <wp:docPr id="543823398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1325567743" name="Picture"/>
+                          <pic:cNvPr id="543823398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32176,57 +32176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1731149226" name="Picture">
+                  <wp:docPr id="148750984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1731149226" name="Picture"/>
+                          <pic:cNvPr id="148750984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33174,57 +33174,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="838646647" name="Picture">
+                  <wp:docPr id="386743049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="838646647" name="Picture"/>
+                          <pic:cNvPr id="386743049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33277,57 +33277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1022292751" name="Picture">
+                  <wp:docPr id="993979502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1022292751" name="Picture"/>
+                          <pic:cNvPr id="993979502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34654,57 +34654,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2060206332" name="Picture">
+                  <wp:docPr id="2027860439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2060206332" name="Picture"/>
+                          <pic:cNvPr id="2027860439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35797,57 +35797,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="160704703" name="Picture">
+                        <wp:docPr id="1139801903" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="160704703" name="Picture"/>
+                                <pic:cNvPr id="1139801903" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37158,57 +37158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="298271441" name="Picture">
+                  <wp:docPr id="1311948428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="298271441" name="Picture"/>
+                          <pic:cNvPr id="1311948428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37247,57 +37247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="756783714" name="Picture">
+                  <wp:docPr id="21696251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="756783714" name="Picture"/>
+                          <pic:cNvPr id="21696251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37891,57 +37891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1960772830" name="Picture">
+                  <wp:docPr id="740854409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1960772830" name="Picture"/>
+                          <pic:cNvPr id="740854409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38889,57 +38889,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1719926627" name="Picture">
+                  <wp:docPr id="2056887659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1719926627" name="Picture"/>
+                          <pic:cNvPr id="2056887659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38992,57 +38992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1428906976" name="Picture">
+                  <wp:docPr id="69959250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1428906976" name="Picture"/>
+                          <pic:cNvPr id="69959250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40369,57 +40369,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="567815011" name="Picture">
+                  <wp:docPr id="1618124018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="567815011" name="Picture"/>
+                          <pic:cNvPr id="1618124018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41512,57 +41512,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1330059974" name="Picture">
+                        <wp:docPr id="666606673" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1330059974" name="Picture"/>
+                                <pic:cNvPr id="666606673" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42783,57 +42783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="581431406" name="Picture">
+                  <wp:docPr id="1971532184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="581431406" name="Picture"/>
+                          <pic:cNvPr id="1971532184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42863,57 +42863,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1725328109" name="Picture">
+                  <wp:docPr id="653480777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1725328109" name="Picture"/>
+                          <pic:cNvPr id="653480777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43342,57 +43342,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="947690053" name="Picture">
+                  <wp:docPr id="2036029853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="947690053" name="Picture"/>
+                          <pic:cNvPr id="2036029853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45637,57 +45637,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1039095504" name="Picture">
+                  <wp:docPr id="522841297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1039095504" name="Picture"/>
+                          <pic:cNvPr id="522841297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45708,57 +45708,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1757135490" name="Picture">
+                  <wp:docPr id="603753830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1757135490" name="Picture"/>
+                          <pic:cNvPr id="603753830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46122,57 +46122,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="885642082" name="Picture">
+                  <wp:docPr id="13152053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="885642082" name="Picture"/>
+                          <pic:cNvPr id="13152053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>