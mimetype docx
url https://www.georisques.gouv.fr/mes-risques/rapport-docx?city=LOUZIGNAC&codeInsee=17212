--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="650867525" name="Picture">
+                  <wp:docPr id="1112962618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="650867525" name="Picture"/>
+                          <pic:cNvPr id="1112962618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1957317926" name="Picture">
+                  <wp:docPr id="2053999191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1957317926" name="Picture"/>
+                          <pic:cNvPr id="2053999191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1270808399" name="Picture">
+                        <wp:docPr id="1360314660" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1270808399" name="Picture"/>
+                                <pic:cNvPr id="1360314660" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="663107348" name="Picture">
+                  <wp:docPr id="619555509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="663107348" name="Picture"/>
+                          <pic:cNvPr id="619555509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="306973342" name="Picture">
+                  <wp:docPr id="1855262947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="306973342" name="Picture"/>
+                          <pic:cNvPr id="1855262947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1245721815" name="Picture">
+                  <wp:docPr id="1350106396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1245721815" name="Picture"/>
+                          <pic:cNvPr id="1350106396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1863215881" name="Picture">
+                  <wp:docPr id="1417875046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1863215881" name="Picture"/>
+                          <pic:cNvPr id="1417875046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="222278689" name="Picture">
+                  <wp:docPr id="505183780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="222278689" name="Picture"/>
+                          <pic:cNvPr id="505183780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1774624156" name="Picture">
+                        <wp:docPr id="152883122" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1774624156" name="Picture"/>
+                                <pic:cNvPr id="152883122" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1586722659" name="Picture">
+                        <wp:docPr id="47556551" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1586722659" name="Picture"/>
+                                <pic:cNvPr id="47556551" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1276215106" name="Picture">
+                        <wp:docPr id="1737812718" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1276215106" name="Picture"/>
+                                <pic:cNvPr id="1737812718" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="988599003" name="Picture">
+                        <wp:docPr id="596183337" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="988599003" name="Picture"/>
+                                <pic:cNvPr id="596183337" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="993841880" name="Picture">
+                        <wp:docPr id="1586849750" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="993841880" name="Picture"/>
+                                <pic:cNvPr id="1586849750" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1582843305" name="Picture">
+                        <wp:docPr id="183227788" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1582843305" name="Picture"/>
+                                <pic:cNvPr id="183227788" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1781973113" name="Picture">
+                        <wp:docPr id="511936204" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1781973113" name="Picture"/>
+                                <pic:cNvPr id="511936204" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1532435421" name="Picture">
+                        <wp:docPr id="851918233" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1532435421" name="Picture"/>
+                                <pic:cNvPr id="851918233" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1309136614" name="Picture">
+                        <wp:docPr id="1755076479" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1309136614" name="Picture"/>
+                                <pic:cNvPr id="1755076479" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10188,57 +10188,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1722725851" name="Picture">
+                        <wp:docPr id="689283524" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1722725851" name="Picture"/>
+                                <pic:cNvPr id="689283524" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10535,57 +10535,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1389329024" name="Picture">
+                        <wp:docPr id="880156306" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1389329024" name="Picture"/>
+                                <pic:cNvPr id="880156306" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10982,57 +10982,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="749025219" name="Picture">
+                        <wp:docPr id="1800337129" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="749025219" name="Picture"/>
+                                <pic:cNvPr id="1800337129" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11846,57 +11846,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="62948559" name="Picture">
+                  <wp:docPr id="600586924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="62948559" name="Picture"/>
+                          <pic:cNvPr id="600586924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11935,57 +11935,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="457724320" name="Picture">
+                  <wp:docPr id="451725012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="457724320" name="Picture"/>
+                          <pic:cNvPr id="451725012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12579,57 +12579,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1021370955" name="Picture">
+                  <wp:docPr id="864486991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1021370955" name="Picture"/>
+                          <pic:cNvPr id="864486991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13807,57 +13807,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="820325121" name="Picture">
+                  <wp:docPr id="881296648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="820325121" name="Picture"/>
+                          <pic:cNvPr id="881296648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13910,57 +13910,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1738554107" name="Picture">
+                  <wp:docPr id="493607730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1738554107" name="Picture"/>
+                          <pic:cNvPr id="493607730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15289,57 +15289,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1283330712" name="Picture">
+                  <wp:docPr id="179139983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1283330712" name="Picture"/>
+                          <pic:cNvPr id="179139983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16414,57 +16414,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="869611910" name="Picture">
+                        <wp:docPr id="702727454" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="869611910" name="Picture"/>
+                                <pic:cNvPr id="702727454" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17317,57 +17317,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1519956138" name="Picture">
+                        <wp:docPr id="1131816343" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1519956138" name="Picture"/>
+                                <pic:cNvPr id="1131816343" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18925,57 +18925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2007595775" name="Picture">
+                  <wp:docPr id="636415825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2007595775" name="Picture"/>
+                          <pic:cNvPr id="636415825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19014,57 +19014,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="537908364" name="Picture">
+                  <wp:docPr id="1536167556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="537908364" name="Picture"/>
+                          <pic:cNvPr id="1536167556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19658,57 +19658,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1057828295" name="Picture">
+                  <wp:docPr id="691585788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1057828295" name="Picture"/>
+                          <pic:cNvPr id="691585788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20656,57 +20656,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1664678599" name="Picture">
+                  <wp:docPr id="177841174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1664678599" name="Picture"/>
+                          <pic:cNvPr id="177841174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20759,57 +20759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1060042367" name="Picture">
+                  <wp:docPr id="1121325375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1060042367" name="Picture"/>
+                          <pic:cNvPr id="1121325375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22140,57 +22140,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1682367995" name="Picture">
+                  <wp:docPr id="639171559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1682367995" name="Picture"/>
+                          <pic:cNvPr id="639171559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23302,57 +23302,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="525573557" name="Picture">
+                        <wp:docPr id="1238819926" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="525573557" name="Picture"/>
+                                <pic:cNvPr id="1238819926" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24277,57 +24277,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1589991445" name="Picture">
+                        <wp:docPr id="1646538133" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1589991445" name="Picture"/>
+                                <pic:cNvPr id="1646538133" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25666,57 +25666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1568196685" name="Picture">
+                  <wp:docPr id="472809939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1568196685" name="Picture"/>
+                          <pic:cNvPr id="472809939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25755,57 +25755,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1598520425" name="Picture">
+                  <wp:docPr id="867893687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1598520425" name="Picture"/>
+                          <pic:cNvPr id="867893687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26399,57 +26399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="213506258" name="Picture">
+                  <wp:docPr id="637137656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="213506258" name="Picture"/>
+                          <pic:cNvPr id="637137656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27397,57 +27397,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2080414517" name="Picture">
+                  <wp:docPr id="2017262276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2080414517" name="Picture"/>
+                          <pic:cNvPr id="2017262276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27500,57 +27500,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2032205457" name="Picture">
+                  <wp:docPr id="1860552487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2032205457" name="Picture"/>
+                          <pic:cNvPr id="1860552487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28877,57 +28877,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="722088182" name="Picture">
+                  <wp:docPr id="1505672533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="722088182" name="Picture"/>
+                          <pic:cNvPr id="1505672533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30020,57 +30020,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1181972044" name="Picture">
+                        <wp:docPr id="1105336408" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1181972044" name="Picture"/>
+                                <pic:cNvPr id="1105336408" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31388,57 +31388,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="526279996" name="Picture">
+                  <wp:docPr id="333827865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="526279996" name="Picture"/>
+                          <pic:cNvPr id="333827865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31477,57 +31477,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1111662989" name="Picture">
+                  <wp:docPr id="1117009381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1111662989" name="Picture"/>
+                          <pic:cNvPr id="1117009381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32109,57 +32109,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1564926434" name="Picture">
+                  <wp:docPr id="2100846562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1564926434" name="Picture"/>
+                          <pic:cNvPr id="2100846562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33053,57 +33053,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1643340389" name="Picture">
+                  <wp:docPr id="1477128437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1643340389" name="Picture"/>
+                          <pic:cNvPr id="1477128437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33165,57 +33165,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1449465220" name="Picture">
+                  <wp:docPr id="2061957023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1449465220" name="Picture"/>
+                          <pic:cNvPr id="2061957023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34824,57 +34824,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="933309560" name="Picture">
+                  <wp:docPr id="1149443724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="933309560" name="Picture"/>
+                          <pic:cNvPr id="1149443724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36003,57 +36003,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1837421149" name="Picture">
+                  <wp:docPr id="1322884590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1837421149" name="Picture"/>
+                          <pic:cNvPr id="1322884590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36083,57 +36083,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2033680260" name="Picture">
+                  <wp:docPr id="840038912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2033680260" name="Picture"/>
+                          <pic:cNvPr id="840038912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36571,57 +36571,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="841262900" name="Picture">
+                  <wp:docPr id="1249641088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="841262900" name="Picture"/>
+                          <pic:cNvPr id="1249641088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>