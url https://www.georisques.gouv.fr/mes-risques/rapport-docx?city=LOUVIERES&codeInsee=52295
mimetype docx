--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1102032972" name="Picture">
+                  <wp:docPr id="788533916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1102032972" name="Picture"/>
+                          <pic:cNvPr id="788533916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1098438589" name="Picture">
+                  <wp:docPr id="1034352133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1098438589" name="Picture"/>
+                          <pic:cNvPr id="1034352133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1643358335" name="Picture">
+                        <wp:docPr id="1995283101" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1643358335" name="Picture"/>
+                                <pic:cNvPr id="1995283101" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1553483767" name="Picture">
+                  <wp:docPr id="779687961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1553483767" name="Picture"/>
+                          <pic:cNvPr id="779687961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1423376355" name="Picture">
+                  <wp:docPr id="300679437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1423376355" name="Picture"/>
+                          <pic:cNvPr id="300679437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1308563303" name="Picture">
+                  <wp:docPr id="469452163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1308563303" name="Picture"/>
+                          <pic:cNvPr id="469452163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1279858827" name="Picture">
+                  <wp:docPr id="60829494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1279858827" name="Picture"/>
+                          <pic:cNvPr id="60829494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1671551048" name="Picture">
+                  <wp:docPr id="1231258700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1671551048" name="Picture"/>
+                          <pic:cNvPr id="1231258700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1999344924" name="Picture">
+                        <wp:docPr id="161679322" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1999344924" name="Picture"/>
+                                <pic:cNvPr id="161679322" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1701664449" name="Picture">
+                        <wp:docPr id="1102160459" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1701664449" name="Picture"/>
+                                <pic:cNvPr id="1102160459" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2058548851" name="Picture">
+                        <wp:docPr id="331516994" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2058548851" name="Picture"/>
+                                <pic:cNvPr id="331516994" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="224199720" name="Picture">
+                        <wp:docPr id="298248945" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="224199720" name="Picture"/>
+                                <pic:cNvPr id="298248945" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="920165052" name="Picture">
+                        <wp:docPr id="670994731" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="920165052" name="Picture"/>
+                                <pic:cNvPr id="670994731" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1014191961" name="Picture">
+                        <wp:docPr id="809402312" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1014191961" name="Picture"/>
+                                <pic:cNvPr id="809402312" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1446087855" name="Picture">
+                        <wp:docPr id="922501124" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1446087855" name="Picture"/>
+                                <pic:cNvPr id="922501124" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1449557854" name="Picture">
+                        <wp:docPr id="918957213" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1449557854" name="Picture"/>
+                                <pic:cNvPr id="918957213" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2074730010" name="Picture">
+                        <wp:docPr id="1735150305" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2074730010" name="Picture"/>
+                                <pic:cNvPr id="1735150305" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2012258391" name="Picture">
+                        <wp:docPr id="529867447" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2012258391" name="Picture"/>
+                                <pic:cNvPr id="529867447" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1853364736" name="Picture">
+                        <wp:docPr id="1256141953" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1853364736" name="Picture"/>
+                                <pic:cNvPr id="1256141953" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1864916326" name="Picture">
+                        <wp:docPr id="1194609002" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1864916326" name="Picture"/>
+                                <pic:cNvPr id="1194609002" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1119903496" name="Picture">
+                        <wp:docPr id="1353512845" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1119903496" name="Picture"/>
+                                <pic:cNvPr id="1353512845" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1330350963" name="Picture">
+                        <wp:docPr id="515975912" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1330350963" name="Picture"/>
+                                <pic:cNvPr id="515975912" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1560772089" name="Picture">
+                        <wp:docPr id="2001296027" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1560772089" name="Picture"/>
+                                <pic:cNvPr id="2001296027" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1671865248" name="Picture">
+                  <wp:docPr id="1275058168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1671865248" name="Picture"/>
+                          <pic:cNvPr id="1275058168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1738017312" name="Picture">
+                  <wp:docPr id="1977055715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1738017312" name="Picture"/>
+                          <pic:cNvPr id="1977055715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="905494" name="Picture">
+                  <wp:docPr id="1580525144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="905494" name="Picture"/>
+                          <pic:cNvPr id="1580525144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1619794623" name="Picture">
+                  <wp:docPr id="315073125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1619794623" name="Picture"/>
+                          <pic:cNvPr id="315073125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="105681710" name="Picture">
+                  <wp:docPr id="1773963077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="105681710" name="Picture"/>
+                          <pic:cNvPr id="1773963077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1101766006" name="Picture">
+                  <wp:docPr id="864685235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1101766006" name="Picture"/>
+                          <pic:cNvPr id="864685235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1947615050" name="Picture">
+                        <wp:docPr id="1117645321" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1947615050" name="Picture"/>
+                                <pic:cNvPr id="1117645321" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="40370512" name="Picture">
+                  <wp:docPr id="1120607249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="40370512" name="Picture"/>
+                          <pic:cNvPr id="1120607249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="545660766" name="Picture">
+                  <wp:docPr id="1435240337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="545660766" name="Picture"/>
+                          <pic:cNvPr id="1435240337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1706002539" name="Picture">
+                  <wp:docPr id="2028761739" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1706002539" name="Picture"/>
+                          <pic:cNvPr id="2028761739" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1823904278" name="Picture">
+                  <wp:docPr id="1488679133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1823904278" name="Picture"/>
+                          <pic:cNvPr id="1488679133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1875155992" name="Picture">
+                  <wp:docPr id="1296579037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1875155992" name="Picture"/>
+                          <pic:cNvPr id="1296579037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="80650197" name="Picture">
+                  <wp:docPr id="1235170299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="80650197" name="Picture"/>
+                          <pic:cNvPr id="1235170299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1856099459" name="Picture">
+                        <wp:docPr id="2012055001" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1856099459" name="Picture"/>
+                                <pic:cNvPr id="2012055001" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24739,57 +24739,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1959693073" name="Picture">
+                  <wp:docPr id="671811299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1959693073" name="Picture"/>
+                          <pic:cNvPr id="671811299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24828,57 +24828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1591732573" name="Picture">
+                  <wp:docPr id="757168468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1591732573" name="Picture"/>
+                          <pic:cNvPr id="757168468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25472,57 +25472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="602508723" name="Picture">
+                  <wp:docPr id="708487135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="602508723" name="Picture"/>
+                          <pic:cNvPr id="708487135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26470,57 +26470,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="472532499" name="Picture">
+                  <wp:docPr id="1129901441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="472532499" name="Picture"/>
+                          <pic:cNvPr id="1129901441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_19.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26573,57 +26573,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1502424514" name="Picture">
+                  <wp:docPr id="1873390809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1502424514" name="Picture"/>
+                          <pic:cNvPr id="1873390809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27893,57 +27893,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1722992603" name="Picture">
+                  <wp:docPr id="871041353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1722992603" name="Picture"/>
+                          <pic:cNvPr id="871041353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_18.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29519,57 +29519,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1521029510" name="Picture">
+                        <wp:docPr id="1665788610" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1521029510" name="Picture"/>
+                                <pic:cNvPr id="1665788610" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31459,57 +31459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1027037000" name="Picture">
+                  <wp:docPr id="1237681425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1027037000" name="Picture"/>
+                          <pic:cNvPr id="1237681425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31539,57 +31539,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1477458584" name="Picture">
+                  <wp:docPr id="1433161257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1477458584" name="Picture"/>
+                          <pic:cNvPr id="1433161257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32093,57 +32093,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1636664306" name="Picture">
+                  <wp:docPr id="763573544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1636664306" name="Picture"/>
+                          <pic:cNvPr id="763573544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34146,57 +34146,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1260028607" name="Picture">
+                  <wp:docPr id="508529087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1260028607" name="Picture"/>
+                          <pic:cNvPr id="508529087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34235,57 +34235,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="310879678" name="Picture">
+                  <wp:docPr id="702906713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="310879678" name="Picture"/>
+                          <pic:cNvPr id="702906713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34879,57 +34879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="530069007" name="Picture">
+                  <wp:docPr id="503044920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="530069007" name="Picture"/>
+                          <pic:cNvPr id="503044920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35877,57 +35877,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="389135252" name="Picture">
+                  <wp:docPr id="1951993162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="389135252" name="Picture"/>
+                          <pic:cNvPr id="1951993162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35980,57 +35980,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1284976834" name="Picture">
+                  <wp:docPr id="1379623199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1284976834" name="Picture"/>
+                          <pic:cNvPr id="1379623199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37357,57 +37357,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="913071350" name="Picture">
+                  <wp:docPr id="688751885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="913071350" name="Picture"/>
+                          <pic:cNvPr id="688751885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38500,57 +38500,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1686344106" name="Picture">
+                        <wp:docPr id="528042551" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1686344106" name="Picture"/>
+                                <pic:cNvPr id="528042551" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39861,57 +39861,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="819784224" name="Picture">
+                  <wp:docPr id="1511625016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="819784224" name="Picture"/>
+                          <pic:cNvPr id="1511625016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39950,57 +39950,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="814385489" name="Picture">
+                  <wp:docPr id="1138922155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="814385489" name="Picture"/>
+                          <pic:cNvPr id="1138922155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40594,57 +40594,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="297750874" name="Picture">
+                  <wp:docPr id="389921908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="297750874" name="Picture"/>
+                          <pic:cNvPr id="389921908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41592,57 +41592,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="350588029" name="Picture">
+                  <wp:docPr id="945938720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="350588029" name="Picture"/>
+                          <pic:cNvPr id="945938720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41695,57 +41695,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="735878522" name="Picture">
+                  <wp:docPr id="88411720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="735878522" name="Picture"/>
+                          <pic:cNvPr id="88411720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43072,57 +43072,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1295633207" name="Picture">
+                  <wp:docPr id="255346118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1295633207" name="Picture"/>
+                          <pic:cNvPr id="255346118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44215,57 +44215,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="855948355" name="Picture">
+                        <wp:docPr id="1982044963" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="855948355" name="Picture"/>
+                                <pic:cNvPr id="1982044963" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45486,57 +45486,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1639944838" name="Picture">
+                  <wp:docPr id="1877406197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1639944838" name="Picture"/>
+                          <pic:cNvPr id="1877406197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45566,57 +45566,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1904251952" name="Picture">
+                  <wp:docPr id="861593186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1904251952" name="Picture"/>
+                          <pic:cNvPr id="861593186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46045,57 +46045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1969761560" name="Picture">
+                  <wp:docPr id="111543315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1969761560" name="Picture"/>
+                          <pic:cNvPr id="111543315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47640,57 +47640,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1758364789" name="Picture">
+                  <wp:docPr id="661586147" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1758364789" name="Picture"/>
+                          <pic:cNvPr id="661586147" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47711,57 +47711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="488287304" name="Picture">
+                  <wp:docPr id="1118008226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="488287304" name="Picture"/>
+                          <pic:cNvPr id="1118008226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48125,57 +48125,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="699286046" name="Picture">
+                  <wp:docPr id="1947431289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="699286046" name="Picture"/>
+                          <pic:cNvPr id="1947431289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>