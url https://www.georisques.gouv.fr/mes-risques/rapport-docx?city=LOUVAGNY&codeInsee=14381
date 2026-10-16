--- v0 (2026-08-18)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1601840424" name="Picture">
+                  <wp:docPr id="215690120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1601840424" name="Picture"/>
+                          <pic:cNvPr id="215690120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1540438075" name="Picture">
+                  <wp:docPr id="525820579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1540438075" name="Picture"/>
+                          <pic:cNvPr id="525820579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1615229572" name="Picture">
+                        <wp:docPr id="370620079" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1615229572" name="Picture"/>
+                                <pic:cNvPr id="370620079" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1275401751" name="Picture">
+                  <wp:docPr id="1789684106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1275401751" name="Picture"/>
+                          <pic:cNvPr id="1789684106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1169319838" name="Picture">
+                  <wp:docPr id="2024623461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1169319838" name="Picture"/>
+                          <pic:cNvPr id="2024623461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="477196661" name="Picture">
+                  <wp:docPr id="1644182689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="477196661" name="Picture"/>
+                          <pic:cNvPr id="1644182689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="39666077" name="Picture">
+                  <wp:docPr id="220932150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="39666077" name="Picture"/>
+                          <pic:cNvPr id="220932150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="879370287" name="Picture">
+                  <wp:docPr id="1286659084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="879370287" name="Picture"/>
+                          <pic:cNvPr id="1286659084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1950152682" name="Picture">
+                        <wp:docPr id="1242558074" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1950152682" name="Picture"/>
+                                <pic:cNvPr id="1242558074" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="766847298" name="Picture">
+                        <wp:docPr id="599020728" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="766847298" name="Picture"/>
+                                <pic:cNvPr id="599020728" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1452453636" name="Picture">
+                        <wp:docPr id="1817018120" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1452453636" name="Picture"/>
+                                <pic:cNvPr id="1817018120" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1115914494" name="Picture">
+                        <wp:docPr id="610778310" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1115914494" name="Picture"/>
+                                <pic:cNvPr id="610778310" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="640340774" name="Picture">
+                        <wp:docPr id="1689663740" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="640340774" name="Picture"/>
+                                <pic:cNvPr id="1689663740" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="236408651" name="Picture">
+                        <wp:docPr id="1753463706" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="236408651" name="Picture"/>
+                                <pic:cNvPr id="1753463706" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="74724073" name="Picture">
+                        <wp:docPr id="1402849714" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="74724073" name="Picture"/>
+                                <pic:cNvPr id="1402849714" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1554837831" name="Picture">
+                        <wp:docPr id="1892118679" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1554837831" name="Picture"/>
+                                <pic:cNvPr id="1892118679" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1643845590" name="Picture">
+                        <wp:docPr id="830552792" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1643845590" name="Picture"/>
+                                <pic:cNvPr id="830552792" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="924948713" name="Picture">
+                        <wp:docPr id="1480283380" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="924948713" name="Picture"/>
+                                <pic:cNvPr id="1480283380" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1887082639" name="Picture">
+                        <wp:docPr id="609544458" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1887082639" name="Picture"/>
+                                <pic:cNvPr id="609544458" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1650843498" name="Picture">
+                        <wp:docPr id="207520997" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1650843498" name="Picture"/>
+                                <pic:cNvPr id="207520997" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2051280780" name="Picture">
+                        <wp:docPr id="1640588497" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2051280780" name="Picture"/>
+                                <pic:cNvPr id="1640588497" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1652977864" name="Picture">
+                        <wp:docPr id="1218098206" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1652977864" name="Picture"/>
+                                <pic:cNvPr id="1218098206" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2025390160" name="Picture">
+                        <wp:docPr id="1760918015" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2025390160" name="Picture"/>
+                                <pic:cNvPr id="1760918015" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="166693742" name="Picture">
+                  <wp:docPr id="1814777758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="166693742" name="Picture"/>
+                          <pic:cNvPr id="1814777758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="485243141" name="Picture">
+                  <wp:docPr id="1154224657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="485243141" name="Picture"/>
+                          <pic:cNvPr id="1154224657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="320846714" name="Picture">
+                  <wp:docPr id="1664356566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="320846714" name="Picture"/>
+                          <pic:cNvPr id="1664356566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="189357933" name="Picture">
+                  <wp:docPr id="1148529638" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="189357933" name="Picture"/>
+                          <pic:cNvPr id="1148529638" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="817651674" name="Picture">
+                  <wp:docPr id="678988396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="817651674" name="Picture"/>
+                          <pic:cNvPr id="678988396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1687511152" name="Picture">
+                  <wp:docPr id="2006752478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1687511152" name="Picture"/>
+                          <pic:cNvPr id="2006752478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="125668202" name="Picture">
+                        <wp:docPr id="1302015876" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="125668202" name="Picture"/>
+                                <pic:cNvPr id="1302015876" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="57774502" name="Picture">
+                  <wp:docPr id="383946498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="57774502" name="Picture"/>
+                          <pic:cNvPr id="383946498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1201342451" name="Picture">
+                  <wp:docPr id="1771669023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1201342451" name="Picture"/>
+                          <pic:cNvPr id="1771669023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="752280241" name="Picture">
+                  <wp:docPr id="2112512935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="752280241" name="Picture"/>
+                          <pic:cNvPr id="2112512935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="752094596" name="Picture">
+                  <wp:docPr id="1688732781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="752094596" name="Picture"/>
+                          <pic:cNvPr id="1688732781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1862461897" name="Picture">
+                  <wp:docPr id="1243403063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1862461897" name="Picture"/>
+                          <pic:cNvPr id="1243403063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2086727378" name="Picture">
+                  <wp:docPr id="260783734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2086727378" name="Picture"/>
+                          <pic:cNvPr id="260783734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23585,57 +23585,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="240149508" name="Picture">
+                        <wp:docPr id="1257989368" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="240149508" name="Picture"/>
+                                <pic:cNvPr id="1257989368" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24560,57 +24560,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="433169364" name="Picture">
+                        <wp:docPr id="221522884" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="433169364" name="Picture"/>
+                                <pic:cNvPr id="221522884" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25949,57 +25949,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="346854574" name="Picture">
+                  <wp:docPr id="477712958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="346854574" name="Picture"/>
+                          <pic:cNvPr id="477712958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26038,57 +26038,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1356845560" name="Picture">
+                  <wp:docPr id="893616891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1356845560" name="Picture"/>
+                          <pic:cNvPr id="893616891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26682,57 +26682,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1603274578" name="Picture">
+                  <wp:docPr id="1710222435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1603274578" name="Picture"/>
+                          <pic:cNvPr id="1710222435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27680,57 +27680,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1600414975" name="Picture">
+                  <wp:docPr id="693672998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1600414975" name="Picture"/>
+                          <pic:cNvPr id="693672998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="52868133" name="Picture">
+                  <wp:docPr id="565632973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="52868133" name="Picture"/>
+                          <pic:cNvPr id="565632973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29160,57 +29160,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1850904454" name="Picture">
+                  <wp:docPr id="71312773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1850904454" name="Picture"/>
+                          <pic:cNvPr id="71312773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30303,57 +30303,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1236708312" name="Picture">
+                        <wp:docPr id="1408055790" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1236708312" name="Picture"/>
+                                <pic:cNvPr id="1408055790" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31664,57 +31664,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="862073815" name="Picture">
+                  <wp:docPr id="1443123739" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="862073815" name="Picture"/>
+                          <pic:cNvPr id="1443123739" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31753,57 +31753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1997158527" name="Picture">
+                  <wp:docPr id="992343774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1997158527" name="Picture"/>
+                          <pic:cNvPr id="992343774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32397,57 +32397,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="637621511" name="Picture">
+                  <wp:docPr id="1457904526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="637621511" name="Picture"/>
+                          <pic:cNvPr id="1457904526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33395,57 +33395,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="114498848" name="Picture">
+                  <wp:docPr id="1970281210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="114498848" name="Picture"/>
+                          <pic:cNvPr id="1970281210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33498,57 +33498,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="557089548" name="Picture">
+                  <wp:docPr id="1962886012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="557089548" name="Picture"/>
+                          <pic:cNvPr id="1962886012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34875,57 +34875,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="231473796" name="Picture">
+                  <wp:docPr id="785942936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="231473796" name="Picture"/>
+                          <pic:cNvPr id="785942936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36018,57 +36018,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2014889777" name="Picture">
+                        <wp:docPr id="1016015222" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2014889777" name="Picture"/>
+                                <pic:cNvPr id="1016015222" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37376,57 +37376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="363672212" name="Picture">
+                  <wp:docPr id="1450304310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="363672212" name="Picture"/>
+                          <pic:cNvPr id="1450304310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37465,57 +37465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="856190895" name="Picture">
+                  <wp:docPr id="1621699679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="856190895" name="Picture"/>
+                          <pic:cNvPr id="1621699679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38088,57 +38088,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2074199490" name="Picture">
+                  <wp:docPr id="645522031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2074199490" name="Picture"/>
+                          <pic:cNvPr id="645522031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39005,57 +39005,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="204262010" name="Picture">
+                  <wp:docPr id="1546393806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="204262010" name="Picture"/>
+                          <pic:cNvPr id="1546393806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39108,57 +39108,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1246311352" name="Picture">
+                  <wp:docPr id="1552969888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1246311352" name="Picture"/>
+                          <pic:cNvPr id="1552969888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40431,57 +40431,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="26752055" name="Picture">
+                  <wp:docPr id="779813049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="26752055" name="Picture"/>
+                          <pic:cNvPr id="779813049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41066,57 +41066,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="47121231" name="Picture">
+                  <wp:docPr id="1899061414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="47121231" name="Picture"/>
+                          <pic:cNvPr id="1899061414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41137,57 +41137,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1085137984" name="Picture">
+                  <wp:docPr id="653045085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1085137984" name="Picture"/>
+                          <pic:cNvPr id="653045085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41551,57 +41551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1687939598" name="Picture">
+                  <wp:docPr id="1639242519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1687939598" name="Picture"/>
+                          <pic:cNvPr id="1639242519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>