--- v0 (2026-08-19)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="311096286" name="Picture">
+                  <wp:docPr id="1766418964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="311096286" name="Picture"/>
+                          <pic:cNvPr id="1766418964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2067304082" name="Picture">
+                  <wp:docPr id="1221638049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2067304082" name="Picture"/>
+                          <pic:cNvPr id="1221638049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1211611197" name="Picture">
+                        <wp:docPr id="1155524079" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1211611197" name="Picture"/>
+                                <pic:cNvPr id="1155524079" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="324604316" name="Picture">
+                  <wp:docPr id="237007785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="324604316" name="Picture"/>
+                          <pic:cNvPr id="237007785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2117319159" name="Picture">
+                  <wp:docPr id="1590272642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2117319159" name="Picture"/>
+                          <pic:cNvPr id="1590272642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="841587101" name="Picture">
+                  <wp:docPr id="340933871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="841587101" name="Picture"/>
+                          <pic:cNvPr id="340933871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="695517856" name="Picture">
+                  <wp:docPr id="56881548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="695517856" name="Picture"/>
+                          <pic:cNvPr id="56881548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="234059469" name="Picture">
+                  <wp:docPr id="247180191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="234059469" name="Picture"/>
+                          <pic:cNvPr id="247180191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1251814872" name="Picture">
+                        <wp:docPr id="311468848" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1251814872" name="Picture"/>
+                                <pic:cNvPr id="311468848" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1545451214" name="Picture">
+                        <wp:docPr id="807444760" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1545451214" name="Picture"/>
+                                <pic:cNvPr id="807444760" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="533128924" name="Picture">
+                        <wp:docPr id="1088511763" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="533128924" name="Picture"/>
+                                <pic:cNvPr id="1088511763" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2115593884" name="Picture">
+                        <wp:docPr id="511677972" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2115593884" name="Picture"/>
+                                <pic:cNvPr id="511677972" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1630860479" name="Picture">
+                        <wp:docPr id="169681788" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1630860479" name="Picture"/>
+                                <pic:cNvPr id="169681788" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="628287564" name="Picture">
+                        <wp:docPr id="682675931" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="628287564" name="Picture"/>
+                                <pic:cNvPr id="682675931" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="94449038" name="Picture">
+                        <wp:docPr id="1801853570" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="94449038" name="Picture"/>
+                                <pic:cNvPr id="1801853570" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="840769625" name="Picture">
+                        <wp:docPr id="499265021" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="840769625" name="Picture"/>
+                                <pic:cNvPr id="499265021" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1280014033" name="Picture">
+                        <wp:docPr id="136453944" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1280014033" name="Picture"/>
+                                <pic:cNvPr id="136453944" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="130689185" name="Picture">
+                        <wp:docPr id="337008837" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="130689185" name="Picture"/>
+                                <pic:cNvPr id="337008837" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1206945651" name="Picture">
+                        <wp:docPr id="762231965" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1206945651" name="Picture"/>
+                                <pic:cNvPr id="762231965" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1655218814" name="Picture">
+                        <wp:docPr id="2003706809" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1655218814" name="Picture"/>
+                                <pic:cNvPr id="2003706809" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1742389098" name="Picture">
+                        <wp:docPr id="986945524" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1742389098" name="Picture"/>
+                                <pic:cNvPr id="986945524" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="395049378" name="Picture">
+                        <wp:docPr id="143651914" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="395049378" name="Picture"/>
+                                <pic:cNvPr id="143651914" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="103541703" name="Picture">
+                        <wp:docPr id="591436603" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="103541703" name="Picture"/>
+                                <pic:cNvPr id="591436603" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1660694690" name="Picture">
+                  <wp:docPr id="1743402746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1660694690" name="Picture"/>
+                          <pic:cNvPr id="1743402746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="816839865" name="Picture">
+                  <wp:docPr id="1532852446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="816839865" name="Picture"/>
+                          <pic:cNvPr id="1532852446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="628057955" name="Picture">
+                  <wp:docPr id="1990655861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="628057955" name="Picture"/>
+                          <pic:cNvPr id="1990655861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="74181412" name="Picture">
+                  <wp:docPr id="931338200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="74181412" name="Picture"/>
+                          <pic:cNvPr id="931338200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="183605691" name="Picture">
+                  <wp:docPr id="1475369111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="183605691" name="Picture"/>
+                          <pic:cNvPr id="1475369111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1581222353" name="Picture">
+                  <wp:docPr id="1707141243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1581222353" name="Picture"/>
+                          <pic:cNvPr id="1707141243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="387689711" name="Picture">
+                        <wp:docPr id="1829826937" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="387689711" name="Picture"/>
+                                <pic:cNvPr id="1829826937" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="776060730" name="Picture">
+                  <wp:docPr id="42443798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="776060730" name="Picture"/>
+                          <pic:cNvPr id="42443798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2054575555" name="Picture">
+                  <wp:docPr id="1315959418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2054575555" name="Picture"/>
+                          <pic:cNvPr id="1315959418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="817947318" name="Picture">
+                  <wp:docPr id="614357495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="817947318" name="Picture"/>
+                          <pic:cNvPr id="614357495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2054659941" name="Picture">
+                  <wp:docPr id="1595113530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2054659941" name="Picture"/>
+                          <pic:cNvPr id="1595113530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="374658957" name="Picture">
+                  <wp:docPr id="1734007848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="374658957" name="Picture"/>
+                          <pic:cNvPr id="1734007848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1251468682" name="Picture">
+                  <wp:docPr id="1026519871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1251468682" name="Picture"/>
+                          <pic:cNvPr id="1026519871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="538764243" name="Picture">
+                        <wp:docPr id="623731684" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="538764243" name="Picture"/>
+                                <pic:cNvPr id="623731684" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="605630127" name="Picture">
+                        <wp:docPr id="1450962142" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="605630127" name="Picture"/>
+                                <pic:cNvPr id="1450962142" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25733,57 +25733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1666990980" name="Picture">
+                  <wp:docPr id="411535286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1666990980" name="Picture"/>
+                          <pic:cNvPr id="411535286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25822,57 +25822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="895037841" name="Picture">
+                  <wp:docPr id="1328914471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="895037841" name="Picture"/>
+                          <pic:cNvPr id="1328914471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26466,57 +26466,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1342154255" name="Picture">
+                  <wp:docPr id="1705867944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1342154255" name="Picture"/>
+                          <pic:cNvPr id="1705867944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27464,57 +27464,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1005278884" name="Picture">
+                  <wp:docPr id="61278590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1005278884" name="Picture"/>
+                          <pic:cNvPr id="61278590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27567,57 +27567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1072263878" name="Picture">
+                  <wp:docPr id="1212007583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1072263878" name="Picture"/>
+                          <pic:cNvPr id="1212007583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28950,57 +28950,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1961596576" name="Picture">
+                  <wp:docPr id="1114151537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1961596576" name="Picture"/>
+                          <pic:cNvPr id="1114151537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30122,57 +30122,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1638899296" name="Picture">
+                        <wp:docPr id="548998352" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1638899296" name="Picture"/>
+                                <pic:cNvPr id="548998352" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31679,57 +31679,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1737890217" name="Picture">
+                  <wp:docPr id="850008917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1737890217" name="Picture"/>
+                          <pic:cNvPr id="850008917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31759,57 +31759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="587884022" name="Picture">
+                  <wp:docPr id="466006918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="587884022" name="Picture"/>
+                          <pic:cNvPr id="466006918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32304,57 +32304,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1748149090" name="Picture">
+                  <wp:docPr id="1410066616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1748149090" name="Picture"/>
+                          <pic:cNvPr id="1410066616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34320,57 +34320,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1784790851" name="Picture">
+                  <wp:docPr id="249590160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1784790851" name="Picture"/>
+                          <pic:cNvPr id="249590160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34409,57 +34409,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1021395958" name="Picture">
+                  <wp:docPr id="1610220144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1021395958" name="Picture"/>
+                          <pic:cNvPr id="1610220144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35089,57 +35089,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1572731602" name="Picture">
+                  <wp:docPr id="2052064599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1572731602" name="Picture"/>
+                          <pic:cNvPr id="2052064599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36150,57 +36150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="212194101" name="Picture">
+                  <wp:docPr id="1364526656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="212194101" name="Picture"/>
+                          <pic:cNvPr id="1364526656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_37.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36253,57 +36253,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2080552303" name="Picture">
+                  <wp:docPr id="1386757518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2080552303" name="Picture"/>
+                          <pic:cNvPr id="1386757518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37711,57 +37711,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1858333921" name="Picture">
+                  <wp:docPr id="1302422551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1858333921" name="Picture"/>
+                          <pic:cNvPr id="1302422551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_36.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38908,57 +38908,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1096491421" name="Picture">
+                        <wp:docPr id="435864483" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1096491421" name="Picture"/>
+                                <pic:cNvPr id="435864483" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41675,57 +41675,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="725228900" name="Picture">
+                  <wp:docPr id="847587252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="725228900" name="Picture"/>
+                          <pic:cNvPr id="847587252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41764,57 +41764,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1226453973" name="Picture">
+                  <wp:docPr id="534379458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1226453973" name="Picture"/>
+                          <pic:cNvPr id="534379458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42408,57 +42408,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1372955810" name="Picture">
+                  <wp:docPr id="1349637185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1372955810" name="Picture"/>
+                          <pic:cNvPr id="1349637185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43406,57 +43406,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="937841721" name="Picture">
+                  <wp:docPr id="1012062326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="937841721" name="Picture"/>
+                          <pic:cNvPr id="1012062326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43509,57 +43509,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1071274839" name="Picture">
+                  <wp:docPr id="1119367816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1071274839" name="Picture"/>
+                          <pic:cNvPr id="1119367816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44886,57 +44886,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="380214535" name="Picture">
+                  <wp:docPr id="1819157123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="380214535" name="Picture"/>
+                          <pic:cNvPr id="1819157123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46029,57 +46029,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2066717435" name="Picture">
+                        <wp:docPr id="425975591" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2066717435" name="Picture"/>
+                                <pic:cNvPr id="425975591" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -47250,57 +47250,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="557080892" name="Picture">
+                  <wp:docPr id="67407026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="557080892" name="Picture"/>
+                          <pic:cNvPr id="67407026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47321,57 +47321,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2034966064" name="Picture">
+                  <wp:docPr id="1622016791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2034966064" name="Picture"/>
+                          <pic:cNvPr id="1622016791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47735,57 +47735,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="677785885" name="Picture">
+                  <wp:docPr id="681344782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="677785885" name="Picture"/>
+                          <pic:cNvPr id="681344782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>