--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2112429590" name="Picture">
+                  <wp:docPr id="370372496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2112429590" name="Picture"/>
+                          <pic:cNvPr id="370372496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1863023479" name="Picture">
+                  <wp:docPr id="12685991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1863023479" name="Picture"/>
+                          <pic:cNvPr id="12685991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="295600402" name="Picture">
+                        <wp:docPr id="1064014429" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="295600402" name="Picture"/>
+                                <pic:cNvPr id="1064014429" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="678755284" name="Picture">
+                  <wp:docPr id="1248516346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="678755284" name="Picture"/>
+                          <pic:cNvPr id="1248516346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2038978305" name="Picture">
+                  <wp:docPr id="588357946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2038978305" name="Picture"/>
+                          <pic:cNvPr id="588357946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="227051294" name="Picture">
+                  <wp:docPr id="78553809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="227051294" name="Picture"/>
+                          <pic:cNvPr id="78553809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1050292433" name="Picture">
+                  <wp:docPr id="1280956362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1050292433" name="Picture"/>
+                          <pic:cNvPr id="1280956362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1317870265" name="Picture">
+                  <wp:docPr id="1568291156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1317870265" name="Picture"/>
+                          <pic:cNvPr id="1568291156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1837379314" name="Picture">
+                        <wp:docPr id="1300799925" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1837379314" name="Picture"/>
+                                <pic:cNvPr id="1300799925" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1001097129" name="Picture">
+                        <wp:docPr id="1944278106" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1001097129" name="Picture"/>
+                                <pic:cNvPr id="1944278106" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="515787898" name="Picture">
+                        <wp:docPr id="831946687" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="515787898" name="Picture"/>
+                                <pic:cNvPr id="831946687" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1210137757" name="Picture">
+                        <wp:docPr id="674876378" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1210137757" name="Picture"/>
+                                <pic:cNvPr id="674876378" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1022754878" name="Picture">
+                        <wp:docPr id="419976015" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1022754878" name="Picture"/>
+                                <pic:cNvPr id="419976015" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="961964423" name="Picture">
+                        <wp:docPr id="1572025466" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="961964423" name="Picture"/>
+                                <pic:cNvPr id="1572025466" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="926530259" name="Picture">
+                        <wp:docPr id="1339023055" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="926530259" name="Picture"/>
+                                <pic:cNvPr id="1339023055" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="281289146" name="Picture">
+                        <wp:docPr id="1818737223" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="281289146" name="Picture"/>
+                                <pic:cNvPr id="1818737223" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1895228688" name="Picture">
+                        <wp:docPr id="1661738757" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1895228688" name="Picture"/>
+                                <pic:cNvPr id="1661738757" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="341695910" name="Picture">
+                        <wp:docPr id="1128159512" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="341695910" name="Picture"/>
+                                <pic:cNvPr id="1128159512" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="79540677" name="Picture">
+                        <wp:docPr id="280041537" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="79540677" name="Picture"/>
+                                <pic:cNvPr id="280041537" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1389799944" name="Picture">
+                        <wp:docPr id="553934593" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1389799944" name="Picture"/>
+                                <pic:cNvPr id="553934593" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2100666587" name="Picture">
+                        <wp:docPr id="203533517" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2100666587" name="Picture"/>
+                                <pic:cNvPr id="203533517" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1792079991" name="Picture">
+                        <wp:docPr id="1233354694" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1792079991" name="Picture"/>
+                                <pic:cNvPr id="1233354694" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1493160683" name="Picture">
+                        <wp:docPr id="1755325091" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1493160683" name="Picture"/>
+                                <pic:cNvPr id="1755325091" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="123452201" name="Picture">
+                  <wp:docPr id="390774197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="123452201" name="Picture"/>
+                          <pic:cNvPr id="390774197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1926963024" name="Picture">
+                  <wp:docPr id="1215110977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1926963024" name="Picture"/>
+                          <pic:cNvPr id="1215110977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1539407802" name="Picture">
+                  <wp:docPr id="156151453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1539407802" name="Picture"/>
+                          <pic:cNvPr id="156151453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1063427371" name="Picture">
+                  <wp:docPr id="106266837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1063427371" name="Picture"/>
+                          <pic:cNvPr id="106266837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1688451676" name="Picture">
+                  <wp:docPr id="1170552593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1688451676" name="Picture"/>
+                          <pic:cNvPr id="1170552593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1558588460" name="Picture">
+                  <wp:docPr id="1323623951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1558588460" name="Picture"/>
+                          <pic:cNvPr id="1323623951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1346465568" name="Picture">
+                        <wp:docPr id="404555976" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1346465568" name="Picture"/>
+                                <pic:cNvPr id="404555976" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1806887771" name="Picture">
+                  <wp:docPr id="462685800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1806887771" name="Picture"/>
+                          <pic:cNvPr id="462685800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2007435539" name="Picture">
+                  <wp:docPr id="1876390772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2007435539" name="Picture"/>
+                          <pic:cNvPr id="1876390772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="742670504" name="Picture">
+                  <wp:docPr id="528252174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="742670504" name="Picture"/>
+                          <pic:cNvPr id="528252174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="328073168" name="Picture">
+                  <wp:docPr id="1155695549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="328073168" name="Picture"/>
+                          <pic:cNvPr id="1155695549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1131292275" name="Picture">
+                  <wp:docPr id="538495223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1131292275" name="Picture"/>
+                          <pic:cNvPr id="538495223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1938758679" name="Picture">
+                  <wp:docPr id="1098413360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1938758679" name="Picture"/>
+                          <pic:cNvPr id="1098413360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23585,57 +23585,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="489082302" name="Picture">
+                        <wp:docPr id="1493037662" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="489082302" name="Picture"/>
+                                <pic:cNvPr id="1493037662" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24560,57 +24560,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="950378295" name="Picture">
+                        <wp:docPr id="672162461" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="950378295" name="Picture"/>
+                                <pic:cNvPr id="672162461" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25949,57 +25949,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="331742880" name="Picture">
+                  <wp:docPr id="533203651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="331742880" name="Picture"/>
+                          <pic:cNvPr id="533203651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26038,57 +26038,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="996975047" name="Picture">
+                  <wp:docPr id="346446288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="996975047" name="Picture"/>
+                          <pic:cNvPr id="346446288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26682,57 +26682,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1059788236" name="Picture">
+                  <wp:docPr id="1959124914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1059788236" name="Picture"/>
+                          <pic:cNvPr id="1959124914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27680,57 +27680,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="514571381" name="Picture">
+                  <wp:docPr id="1905897782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="514571381" name="Picture"/>
+                          <pic:cNvPr id="1905897782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="73428824" name="Picture">
+                  <wp:docPr id="1713247658" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="73428824" name="Picture"/>
+                          <pic:cNvPr id="1713247658" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29160,57 +29160,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2094275607" name="Picture">
+                  <wp:docPr id="1448152878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2094275607" name="Picture"/>
+                          <pic:cNvPr id="1448152878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30303,57 +30303,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="341802651" name="Picture">
+                        <wp:docPr id="587073391" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="341802651" name="Picture"/>
+                                <pic:cNvPr id="587073391" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31664,57 +31664,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1220017315" name="Picture">
+                  <wp:docPr id="2080920673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1220017315" name="Picture"/>
+                          <pic:cNvPr id="2080920673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31753,57 +31753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2122054073" name="Picture">
+                  <wp:docPr id="461573184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2122054073" name="Picture"/>
+                          <pic:cNvPr id="461573184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32397,57 +32397,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="353422071" name="Picture">
+                  <wp:docPr id="1722627944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="353422071" name="Picture"/>
+                          <pic:cNvPr id="1722627944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33395,57 +33395,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1662105409" name="Picture">
+                  <wp:docPr id="1711518374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1662105409" name="Picture"/>
+                          <pic:cNvPr id="1711518374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33498,57 +33498,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1466155542" name="Picture">
+                  <wp:docPr id="1401003510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1466155542" name="Picture"/>
+                          <pic:cNvPr id="1401003510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34875,57 +34875,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1555594371" name="Picture">
+                  <wp:docPr id="186373021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1555594371" name="Picture"/>
+                          <pic:cNvPr id="186373021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36018,57 +36018,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1206453641" name="Picture">
+                        <wp:docPr id="1710709807" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1206453641" name="Picture"/>
+                                <pic:cNvPr id="1710709807" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37376,57 +37376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1479161235" name="Picture">
+                  <wp:docPr id="816180279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1479161235" name="Picture"/>
+                          <pic:cNvPr id="816180279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37465,57 +37465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1578985744" name="Picture">
+                  <wp:docPr id="805757119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1578985744" name="Picture"/>
+                          <pic:cNvPr id="805757119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38088,57 +38088,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="510121573" name="Picture">
+                  <wp:docPr id="402283615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="510121573" name="Picture"/>
+                          <pic:cNvPr id="402283615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39005,57 +39005,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1988855382" name="Picture">
+                  <wp:docPr id="1186243163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1988855382" name="Picture"/>
+                          <pic:cNvPr id="1186243163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39108,57 +39108,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2081288277" name="Picture">
+                  <wp:docPr id="2116027209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2081288277" name="Picture"/>
+                          <pic:cNvPr id="2116027209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40431,57 +40431,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1161665581" name="Picture">
+                  <wp:docPr id="1390503403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1161665581" name="Picture"/>
+                          <pic:cNvPr id="1390503403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41066,57 +41066,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1453409159" name="Picture">
+                  <wp:docPr id="740630197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1453409159" name="Picture"/>
+                          <pic:cNvPr id="740630197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41137,57 +41137,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1931444791" name="Picture">
+                  <wp:docPr id="527846205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1931444791" name="Picture"/>
+                          <pic:cNvPr id="527846205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41551,57 +41551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1496174520" name="Picture">
+                  <wp:docPr id="645081618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1496174520" name="Picture"/>
+                          <pic:cNvPr id="645081618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>