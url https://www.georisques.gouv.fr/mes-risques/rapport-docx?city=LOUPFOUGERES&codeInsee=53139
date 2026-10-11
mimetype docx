--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1800105988" name="Picture">
+                  <wp:docPr id="1628895381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1800105988" name="Picture"/>
+                          <pic:cNvPr id="1628895381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="606038193" name="Picture">
+                  <wp:docPr id="1989260272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="606038193" name="Picture"/>
+                          <pic:cNvPr id="1989260272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1440631427" name="Picture">
+                        <wp:docPr id="1746641340" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1440631427" name="Picture"/>
+                                <pic:cNvPr id="1746641340" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1649587669" name="Picture">
+                  <wp:docPr id="688648661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1649587669" name="Picture"/>
+                          <pic:cNvPr id="688648661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="877605122" name="Picture">
+                  <wp:docPr id="2046774117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="877605122" name="Picture"/>
+                          <pic:cNvPr id="2046774117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="626392523" name="Picture">
+                  <wp:docPr id="312431189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="626392523" name="Picture"/>
+                          <pic:cNvPr id="312431189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="406817940" name="Picture">
+                  <wp:docPr id="1494539159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="406817940" name="Picture"/>
+                          <pic:cNvPr id="1494539159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1461324917" name="Picture">
+                  <wp:docPr id="578507606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1461324917" name="Picture"/>
+                          <pic:cNvPr id="578507606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2072742698" name="Picture">
+                        <wp:docPr id="1813109992" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2072742698" name="Picture"/>
+                                <pic:cNvPr id="1813109992" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="88334223" name="Picture">
+                        <wp:docPr id="1675693217" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="88334223" name="Picture"/>
+                                <pic:cNvPr id="1675693217" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="497686579" name="Picture">
+                        <wp:docPr id="1037034360" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="497686579" name="Picture"/>
+                                <pic:cNvPr id="1037034360" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="45694619" name="Picture">
+                        <wp:docPr id="150183660" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="45694619" name="Picture"/>
+                                <pic:cNvPr id="150183660" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2089521852" name="Picture">
+                        <wp:docPr id="811063868" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2089521852" name="Picture"/>
+                                <pic:cNvPr id="811063868" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1786549575" name="Picture">
+                        <wp:docPr id="1199645150" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1786549575" name="Picture"/>
+                                <pic:cNvPr id="1199645150" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1394802750" name="Picture">
+                        <wp:docPr id="612723592" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1394802750" name="Picture"/>
+                                <pic:cNvPr id="612723592" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="197783241" name="Picture">
+                        <wp:docPr id="740422465" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="197783241" name="Picture"/>
+                                <pic:cNvPr id="740422465" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1414568526" name="Picture">
+                        <wp:docPr id="155008499" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1414568526" name="Picture"/>
+                                <pic:cNvPr id="155008499" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="380091512" name="Picture">
+                        <wp:docPr id="1532802726" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="380091512" name="Picture"/>
+                                <pic:cNvPr id="1532802726" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1464587279" name="Picture">
+                        <wp:docPr id="1609427056" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1464587279" name="Picture"/>
+                                <pic:cNvPr id="1609427056" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1643029340" name="Picture">
+                        <wp:docPr id="1588203433" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1643029340" name="Picture"/>
+                                <pic:cNvPr id="1588203433" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1782788653" name="Picture">
+                        <wp:docPr id="437408419" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1782788653" name="Picture"/>
+                                <pic:cNvPr id="437408419" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1656213959" name="Picture">
+                        <wp:docPr id="1953880131" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1656213959" name="Picture"/>
+                                <pic:cNvPr id="1953880131" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="924499477" name="Picture">
+                        <wp:docPr id="1319107269" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="924499477" name="Picture"/>
+                                <pic:cNvPr id="1319107269" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="528524642" name="Picture">
+                  <wp:docPr id="1317719953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="528524642" name="Picture"/>
+                          <pic:cNvPr id="1317719953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="46512918" name="Picture">
+                  <wp:docPr id="943549336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="46512918" name="Picture"/>
+                          <pic:cNvPr id="943549336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1146524830" name="Picture">
+                  <wp:docPr id="306488874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1146524830" name="Picture"/>
+                          <pic:cNvPr id="306488874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="88889377" name="Picture">
+                  <wp:docPr id="50862147" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="88889377" name="Picture"/>
+                          <pic:cNvPr id="50862147" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1162362535" name="Picture">
+                  <wp:docPr id="558386858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1162362535" name="Picture"/>
+                          <pic:cNvPr id="558386858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="48653603" name="Picture">
+                  <wp:docPr id="1943323151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="48653603" name="Picture"/>
+                          <pic:cNvPr id="1943323151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="235086149" name="Picture">
+                        <wp:docPr id="444923070" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="235086149" name="Picture"/>
+                                <pic:cNvPr id="444923070" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1245889569" name="Picture">
+                  <wp:docPr id="1154811702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1245889569" name="Picture"/>
+                          <pic:cNvPr id="1154811702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="23002059" name="Picture">
+                  <wp:docPr id="1020059668" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="23002059" name="Picture"/>
+                          <pic:cNvPr id="1020059668" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="381746092" name="Picture">
+                  <wp:docPr id="26249791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="381746092" name="Picture"/>
+                          <pic:cNvPr id="26249791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1957821087" name="Picture">
+                  <wp:docPr id="1245397925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1957821087" name="Picture"/>
+                          <pic:cNvPr id="1245397925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1289722981" name="Picture">
+                  <wp:docPr id="31967227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1289722981" name="Picture"/>
+                          <pic:cNvPr id="31967227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1588830800" name="Picture">
+                  <wp:docPr id="2116571348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1588830800" name="Picture"/>
+                          <pic:cNvPr id="2116571348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1547111458" name="Picture">
+                        <wp:docPr id="950692266" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1547111458" name="Picture"/>
+                                <pic:cNvPr id="950692266" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1908899393" name="Picture">
+                        <wp:docPr id="291825413" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1908899393" name="Picture"/>
+                                <pic:cNvPr id="291825413" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="360000071" name="Picture">
+                  <wp:docPr id="2053651386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="360000071" name="Picture"/>
+                          <pic:cNvPr id="2053651386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="586200468" name="Picture">
+                  <wp:docPr id="2119344758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="586200468" name="Picture"/>
+                          <pic:cNvPr id="2119344758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1082508487" name="Picture">
+                  <wp:docPr id="574403953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1082508487" name="Picture"/>
+                          <pic:cNvPr id="574403953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="562838570" name="Picture">
+                  <wp:docPr id="650512688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="562838570" name="Picture"/>
+                          <pic:cNvPr id="650512688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="514379200" name="Picture">
+                  <wp:docPr id="143105109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="514379200" name="Picture"/>
+                          <pic:cNvPr id="143105109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1467227647" name="Picture">
+                  <wp:docPr id="1569427858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1467227647" name="Picture"/>
+                          <pic:cNvPr id="1569427858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1477853697" name="Picture">
+                        <wp:docPr id="766234057" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1477853697" name="Picture"/>
+                                <pic:cNvPr id="766234057" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="804927257" name="Picture">
+                  <wp:docPr id="749588207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="804927257" name="Picture"/>
+                          <pic:cNvPr id="749588207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1890571286" name="Picture">
+                  <wp:docPr id="328339683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1890571286" name="Picture"/>
+                          <pic:cNvPr id="328339683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="582421883" name="Picture">
+                  <wp:docPr id="462162147" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="582421883" name="Picture"/>
+                          <pic:cNvPr id="462162147" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="818058192" name="Picture">
+                  <wp:docPr id="1759160799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="818058192" name="Picture"/>
+                          <pic:cNvPr id="1759160799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="330922823" name="Picture">
+                  <wp:docPr id="774687192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="330922823" name="Picture"/>
+                          <pic:cNvPr id="774687192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1647973294" name="Picture">
+                  <wp:docPr id="1952667726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1647973294" name="Picture"/>
+                          <pic:cNvPr id="1952667726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="23744023" name="Picture">
+                        <wp:docPr id="839620757" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="23744023" name="Picture"/>
+                                <pic:cNvPr id="839620757" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1337138100" name="Picture">
+                  <wp:docPr id="1969455252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1337138100" name="Picture"/>
+                          <pic:cNvPr id="1969455252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="477822627" name="Picture">
+                  <wp:docPr id="457335197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="477822627" name="Picture"/>
+                          <pic:cNvPr id="457335197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1394468857" name="Picture">
+                  <wp:docPr id="1732742352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1394468857" name="Picture"/>
+                          <pic:cNvPr id="1732742352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="436719427" name="Picture">
+                  <wp:docPr id="1332413294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="436719427" name="Picture"/>
+                          <pic:cNvPr id="1332413294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="937192225" name="Picture">
+                  <wp:docPr id="1641784816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="937192225" name="Picture"/>
+                          <pic:cNvPr id="1641784816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="571018376" name="Picture">
+                  <wp:docPr id="1912818176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="571018376" name="Picture"/>
+                          <pic:cNvPr id="1912818176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1804757628" name="Picture">
+                  <wp:docPr id="498107490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1804757628" name="Picture"/>
+                          <pic:cNvPr id="498107490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1271153784" name="Picture">
+                  <wp:docPr id="712888324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1271153784" name="Picture"/>
+                          <pic:cNvPr id="712888324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="687966693" name="Picture">
+                  <wp:docPr id="2141406290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="687966693" name="Picture"/>
+                          <pic:cNvPr id="2141406290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>