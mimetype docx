--- v1 (2026-10-11)
+++ v2 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1628895381" name="Picture">
+                  <wp:docPr id="1324392692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1628895381" name="Picture"/>
+                          <pic:cNvPr id="1324392692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1989260272" name="Picture">
+                  <wp:docPr id="708037034" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1989260272" name="Picture"/>
+                          <pic:cNvPr id="708037034" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1746641340" name="Picture">
+                        <wp:docPr id="1861205548" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1746641340" name="Picture"/>
+                                <pic:cNvPr id="1861205548" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="688648661" name="Picture">
+                  <wp:docPr id="885961064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="688648661" name="Picture"/>
+                          <pic:cNvPr id="885961064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2046774117" name="Picture">
+                  <wp:docPr id="954176194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2046774117" name="Picture"/>
+                          <pic:cNvPr id="954176194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="312431189" name="Picture">
+                  <wp:docPr id="2104008072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="312431189" name="Picture"/>
+                          <pic:cNvPr id="2104008072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1494539159" name="Picture">
+                  <wp:docPr id="1261706238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1494539159" name="Picture"/>
+                          <pic:cNvPr id="1261706238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="578507606" name="Picture">
+                  <wp:docPr id="1345752545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="578507606" name="Picture"/>
+                          <pic:cNvPr id="1345752545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1813109992" name="Picture">
+                        <wp:docPr id="1982578309" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1813109992" name="Picture"/>
+                                <pic:cNvPr id="1982578309" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1675693217" name="Picture">
+                        <wp:docPr id="423917952" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1675693217" name="Picture"/>
+                                <pic:cNvPr id="423917952" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1037034360" name="Picture">
+                        <wp:docPr id="430615226" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1037034360" name="Picture"/>
+                                <pic:cNvPr id="430615226" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="150183660" name="Picture">
+                        <wp:docPr id="129688208" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="150183660" name="Picture"/>
+                                <pic:cNvPr id="129688208" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="811063868" name="Picture">
+                        <wp:docPr id="172469881" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="811063868" name="Picture"/>
+                                <pic:cNvPr id="172469881" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1199645150" name="Picture">
+                        <wp:docPr id="1793379560" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1199645150" name="Picture"/>
+                                <pic:cNvPr id="1793379560" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="612723592" name="Picture">
+                        <wp:docPr id="2129995946" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="612723592" name="Picture"/>
+                                <pic:cNvPr id="2129995946" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="740422465" name="Picture">
+                        <wp:docPr id="286743888" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="740422465" name="Picture"/>
+                                <pic:cNvPr id="286743888" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="155008499" name="Picture">
+                        <wp:docPr id="2054039147" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="155008499" name="Picture"/>
+                                <pic:cNvPr id="2054039147" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1532802726" name="Picture">
+                        <wp:docPr id="2094997990" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1532802726" name="Picture"/>
+                                <pic:cNvPr id="2094997990" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1609427056" name="Picture">
+                        <wp:docPr id="1329483924" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1609427056" name="Picture"/>
+                                <pic:cNvPr id="1329483924" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1588203433" name="Picture">
+                        <wp:docPr id="2129353094" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1588203433" name="Picture"/>
+                                <pic:cNvPr id="2129353094" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="437408419" name="Picture">
+                        <wp:docPr id="290494054" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="437408419" name="Picture"/>
+                                <pic:cNvPr id="290494054" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1953880131" name="Picture">
+                        <wp:docPr id="1800309392" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1953880131" name="Picture"/>
+                                <pic:cNvPr id="1800309392" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1319107269" name="Picture">
+                        <wp:docPr id="708404554" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1319107269" name="Picture"/>
+                                <pic:cNvPr id="708404554" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1317719953" name="Picture">
+                  <wp:docPr id="450606948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1317719953" name="Picture"/>
+                          <pic:cNvPr id="450606948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="943549336" name="Picture">
+                  <wp:docPr id="623166179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="943549336" name="Picture"/>
+                          <pic:cNvPr id="623166179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="306488874" name="Picture">
+                  <wp:docPr id="598310118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="306488874" name="Picture"/>
+                          <pic:cNvPr id="598310118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="50862147" name="Picture">
+                  <wp:docPr id="1488699983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="50862147" name="Picture"/>
+                          <pic:cNvPr id="1488699983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="558386858" name="Picture">
+                  <wp:docPr id="1329649197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="558386858" name="Picture"/>
+                          <pic:cNvPr id="1329649197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1943323151" name="Picture">
+                  <wp:docPr id="1917623383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1943323151" name="Picture"/>
+                          <pic:cNvPr id="1917623383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="444923070" name="Picture">
+                        <wp:docPr id="597482253" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="444923070" name="Picture"/>
+                                <pic:cNvPr id="597482253" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1154811702" name="Picture">
+                  <wp:docPr id="1911106087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1154811702" name="Picture"/>
+                          <pic:cNvPr id="1911106087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1020059668" name="Picture">
+                  <wp:docPr id="1065766748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1020059668" name="Picture"/>
+                          <pic:cNvPr id="1065766748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="26249791" name="Picture">
+                  <wp:docPr id="2055716626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="26249791" name="Picture"/>
+                          <pic:cNvPr id="2055716626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1245397925" name="Picture">
+                  <wp:docPr id="883108895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1245397925" name="Picture"/>
+                          <pic:cNvPr id="883108895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="31967227" name="Picture">
+                  <wp:docPr id="1017445362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="31967227" name="Picture"/>
+                          <pic:cNvPr id="1017445362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2116571348" name="Picture">
+                  <wp:docPr id="2096925700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2116571348" name="Picture"/>
+                          <pic:cNvPr id="2096925700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="950692266" name="Picture">
+                        <wp:docPr id="1249011785" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="950692266" name="Picture"/>
+                                <pic:cNvPr id="1249011785" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="291825413" name="Picture">
+                        <wp:docPr id="2019627593" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="291825413" name="Picture"/>
+                                <pic:cNvPr id="2019627593" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2053651386" name="Picture">
+                  <wp:docPr id="562564396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2053651386" name="Picture"/>
+                          <pic:cNvPr id="562564396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2119344758" name="Picture">
+                  <wp:docPr id="995258294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2119344758" name="Picture"/>
+                          <pic:cNvPr id="995258294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="574403953" name="Picture">
+                  <wp:docPr id="897323092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="574403953" name="Picture"/>
+                          <pic:cNvPr id="897323092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="650512688" name="Picture">
+                  <wp:docPr id="1634432182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="650512688" name="Picture"/>
+                          <pic:cNvPr id="1634432182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="143105109" name="Picture">
+                  <wp:docPr id="860789427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="143105109" name="Picture"/>
+                          <pic:cNvPr id="860789427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1569427858" name="Picture">
+                  <wp:docPr id="758024050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1569427858" name="Picture"/>
+                          <pic:cNvPr id="758024050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="766234057" name="Picture">
+                        <wp:docPr id="1182521717" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="766234057" name="Picture"/>
+                                <pic:cNvPr id="1182521717" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="749588207" name="Picture">
+                  <wp:docPr id="532136927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="749588207" name="Picture"/>
+                          <pic:cNvPr id="532136927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="328339683" name="Picture">
+                  <wp:docPr id="1701073524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="328339683" name="Picture"/>
+                          <pic:cNvPr id="1701073524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="462162147" name="Picture">
+                  <wp:docPr id="1351318497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="462162147" name="Picture"/>
+                          <pic:cNvPr id="1351318497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1759160799" name="Picture">
+                  <wp:docPr id="1890922922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1759160799" name="Picture"/>
+                          <pic:cNvPr id="1890922922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="774687192" name="Picture">
+                  <wp:docPr id="843660966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="774687192" name="Picture"/>
+                          <pic:cNvPr id="843660966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1952667726" name="Picture">
+                  <wp:docPr id="336536148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1952667726" name="Picture"/>
+                          <pic:cNvPr id="336536148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="839620757" name="Picture">
+                        <wp:docPr id="1369671600" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="839620757" name="Picture"/>
+                                <pic:cNvPr id="1369671600" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1969455252" name="Picture">
+                  <wp:docPr id="1532096445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1969455252" name="Picture"/>
+                          <pic:cNvPr id="1532096445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="457335197" name="Picture">
+                  <wp:docPr id="369257824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="457335197" name="Picture"/>
+                          <pic:cNvPr id="369257824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1732742352" name="Picture">
+                  <wp:docPr id="854047840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1732742352" name="Picture"/>
+                          <pic:cNvPr id="854047840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1332413294" name="Picture">
+                  <wp:docPr id="435782926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1332413294" name="Picture"/>
+                          <pic:cNvPr id="435782926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1641784816" name="Picture">
+                  <wp:docPr id="554298624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1641784816" name="Picture"/>
+                          <pic:cNvPr id="554298624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1912818176" name="Picture">
+                  <wp:docPr id="382376096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1912818176" name="Picture"/>
+                          <pic:cNvPr id="382376096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="498107490" name="Picture">
+                  <wp:docPr id="379014563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="498107490" name="Picture"/>
+                          <pic:cNvPr id="379014563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="712888324" name="Picture">
+                  <wp:docPr id="850189571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="712888324" name="Picture"/>
+                          <pic:cNvPr id="850189571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2141406290" name="Picture">
+                  <wp:docPr id="1343556292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2141406290" name="Picture"/>
+                          <pic:cNvPr id="1343556292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>