--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1668328240" name="Picture">
+                  <wp:docPr id="1335108970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1668328240" name="Picture"/>
+                          <pic:cNvPr id="1335108970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1070365285" name="Picture">
+                  <wp:docPr id="457360944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1070365285" name="Picture"/>
+                          <pic:cNvPr id="457360944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1358209532" name="Picture">
+                        <wp:docPr id="1202961647" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1358209532" name="Picture"/>
+                                <pic:cNvPr id="1202961647" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="379015717" name="Picture">
+                  <wp:docPr id="158837600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="379015717" name="Picture"/>
+                          <pic:cNvPr id="158837600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1930246288" name="Picture">
+                  <wp:docPr id="1309702663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1930246288" name="Picture"/>
+                          <pic:cNvPr id="1309702663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1127696226" name="Picture">
+                  <wp:docPr id="1720611553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1127696226" name="Picture"/>
+                          <pic:cNvPr id="1720611553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="13647467" name="Picture">
+                  <wp:docPr id="1194141406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="13647467" name="Picture"/>
+                          <pic:cNvPr id="1194141406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="509956755" name="Picture">
+                  <wp:docPr id="114195464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="509956755" name="Picture"/>
+                          <pic:cNvPr id="114195464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1757302194" name="Picture">
+                        <wp:docPr id="251700761" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1757302194" name="Picture"/>
+                                <pic:cNvPr id="251700761" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="727868061" name="Picture">
+                        <wp:docPr id="1827332103" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="727868061" name="Picture"/>
+                                <pic:cNvPr id="1827332103" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1751791241" name="Picture">
+                        <wp:docPr id="1150548420" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1751791241" name="Picture"/>
+                                <pic:cNvPr id="1150548420" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1573691223" name="Picture">
+                        <wp:docPr id="1756988174" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1573691223" name="Picture"/>
+                                <pic:cNvPr id="1756988174" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1695021995" name="Picture">
+                        <wp:docPr id="810454551" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1695021995" name="Picture"/>
+                                <pic:cNvPr id="810454551" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1480083095" name="Picture">
+                        <wp:docPr id="1135645721" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1480083095" name="Picture"/>
+                                <pic:cNvPr id="1135645721" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="207830724" name="Picture">
+                        <wp:docPr id="1790901068" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="207830724" name="Picture"/>
+                                <pic:cNvPr id="1790901068" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="157435981" name="Picture">
+                        <wp:docPr id="1362464495" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="157435981" name="Picture"/>
+                                <pic:cNvPr id="1362464495" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="609232375" name="Picture">
+                        <wp:docPr id="1194636595" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="609232375" name="Picture"/>
+                                <pic:cNvPr id="1194636595" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="562220349" name="Picture">
+                        <wp:docPr id="19891110" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="562220349" name="Picture"/>
+                                <pic:cNvPr id="19891110" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1704366817" name="Picture">
+                        <wp:docPr id="341506613" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1704366817" name="Picture"/>
+                                <pic:cNvPr id="341506613" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="504520283" name="Picture">
+                        <wp:docPr id="854527081" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="504520283" name="Picture"/>
+                                <pic:cNvPr id="854527081" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="975184676" name="Picture">
+                        <wp:docPr id="1733074142" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="975184676" name="Picture"/>
+                                <pic:cNvPr id="1733074142" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1955319202" name="Picture">
+                        <wp:docPr id="951611725" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1955319202" name="Picture"/>
+                                <pic:cNvPr id="951611725" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1932934437" name="Picture">
+                        <wp:docPr id="1671887628" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1932934437" name="Picture"/>
+                                <pic:cNvPr id="1671887628" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="229046665" name="Picture">
+                  <wp:docPr id="1118966548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="229046665" name="Picture"/>
+                          <pic:cNvPr id="1118966548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="97517415" name="Picture">
+                  <wp:docPr id="1393775425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="97517415" name="Picture"/>
+                          <pic:cNvPr id="1393775425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="526608776" name="Picture">
+                  <wp:docPr id="808629568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="526608776" name="Picture"/>
+                          <pic:cNvPr id="808629568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="629267529" name="Picture">
+                  <wp:docPr id="1824720222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="629267529" name="Picture"/>
+                          <pic:cNvPr id="1824720222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="143581156" name="Picture">
+                  <wp:docPr id="126440822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="143581156" name="Picture"/>
+                          <pic:cNvPr id="126440822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="333712974" name="Picture">
+                  <wp:docPr id="151966615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="333712974" name="Picture"/>
+                          <pic:cNvPr id="151966615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="750742927" name="Picture">
+                        <wp:docPr id="1102011986" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="750742927" name="Picture"/>
+                                <pic:cNvPr id="1102011986" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="807740964" name="Picture">
+                  <wp:docPr id="1360095684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="807740964" name="Picture"/>
+                          <pic:cNvPr id="1360095684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="135440314" name="Picture">
+                  <wp:docPr id="1708403415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="135440314" name="Picture"/>
+                          <pic:cNvPr id="1708403415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1595301922" name="Picture">
+                  <wp:docPr id="1588766193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1595301922" name="Picture"/>
+                          <pic:cNvPr id="1588766193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="280708315" name="Picture">
+                  <wp:docPr id="2121431161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="280708315" name="Picture"/>
+                          <pic:cNvPr id="2121431161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="694465806" name="Picture">
+                  <wp:docPr id="741557537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="694465806" name="Picture"/>
+                          <pic:cNvPr id="741557537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="388434298" name="Picture">
+                  <wp:docPr id="1900384748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="388434298" name="Picture"/>
+                          <pic:cNvPr id="1900384748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="44006930" name="Picture">
+                        <wp:docPr id="129812029" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="44006930" name="Picture"/>
+                                <pic:cNvPr id="129812029" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="761056226" name="Picture">
+                  <wp:docPr id="1512832471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="761056226" name="Picture"/>
+                          <pic:cNvPr id="1512832471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1292818049" name="Picture">
+                  <wp:docPr id="1190734363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1292818049" name="Picture"/>
+                          <pic:cNvPr id="1190734363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1132810804" name="Picture">
+                  <wp:docPr id="939176724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1132810804" name="Picture"/>
+                          <pic:cNvPr id="939176724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="122507517" name="Picture">
+                  <wp:docPr id="1480050498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="122507517" name="Picture"/>
+                          <pic:cNvPr id="1480050498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="681452647" name="Picture">
+                  <wp:docPr id="1591135811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="681452647" name="Picture"/>
+                          <pic:cNvPr id="1591135811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1874882577" name="Picture">
+                  <wp:docPr id="2129009934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1874882577" name="Picture"/>
+                          <pic:cNvPr id="2129009934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1981863740" name="Picture">
+                        <wp:docPr id="1457690811" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1981863740" name="Picture"/>
+                                <pic:cNvPr id="1457690811" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="437018897" name="Picture">
+                  <wp:docPr id="413331716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="437018897" name="Picture"/>
+                          <pic:cNvPr id="413331716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="182218382" name="Picture">
+                  <wp:docPr id="1573880335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="182218382" name="Picture"/>
+                          <pic:cNvPr id="1573880335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1782196264" name="Picture">
+                  <wp:docPr id="1628123415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1782196264" name="Picture"/>
+                          <pic:cNvPr id="1628123415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="933361876" name="Picture">
+                  <wp:docPr id="1692861055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="933361876" name="Picture"/>
+                          <pic:cNvPr id="1692861055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="484052824" name="Picture">
+                  <wp:docPr id="1978982111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="484052824" name="Picture"/>
+                          <pic:cNvPr id="1978982111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1118386640" name="Picture">
+                  <wp:docPr id="1789982677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1118386640" name="Picture"/>
+                          <pic:cNvPr id="1789982677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="912493163" name="Picture">
+                        <wp:docPr id="2101983105" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="912493163" name="Picture"/>
+                                <pic:cNvPr id="2101983105" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="640208821" name="Picture">
+                  <wp:docPr id="2041997330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="640208821" name="Picture"/>
+                          <pic:cNvPr id="2041997330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="204618185" name="Picture">
+                  <wp:docPr id="1232284954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="204618185" name="Picture"/>
+                          <pic:cNvPr id="1232284954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1273762723" name="Picture">
+                  <wp:docPr id="240368239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1273762723" name="Picture"/>
+                          <pic:cNvPr id="240368239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="214521120" name="Picture">
+                  <wp:docPr id="2120843192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="214521120" name="Picture"/>
+                          <pic:cNvPr id="2120843192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1082464461" name="Picture">
+                  <wp:docPr id="2016320466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1082464461" name="Picture"/>
+                          <pic:cNvPr id="2016320466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="183946828" name="Picture">
+                  <wp:docPr id="784941542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="183946828" name="Picture"/>
+                          <pic:cNvPr id="784941542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="761617517" name="Picture">
+                  <wp:docPr id="1260665883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="761617517" name="Picture"/>
+                          <pic:cNvPr id="1260665883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1939074062" name="Picture">
+                  <wp:docPr id="884715383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1939074062" name="Picture"/>
+                          <pic:cNvPr id="884715383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1354596842" name="Picture">
+                  <wp:docPr id="973818590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1354596842" name="Picture"/>
+                          <pic:cNvPr id="973818590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>