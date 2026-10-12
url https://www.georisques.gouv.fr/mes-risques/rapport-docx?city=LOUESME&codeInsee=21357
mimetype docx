--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1603043732" name="Picture">
+                  <wp:docPr id="37947605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1603043732" name="Picture"/>
+                          <pic:cNvPr id="37947605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="458069757" name="Picture">
+                  <wp:docPr id="1770858208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="458069757" name="Picture"/>
+                          <pic:cNvPr id="1770858208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="48559682" name="Picture">
+                        <wp:docPr id="455624234" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="48559682" name="Picture"/>
+                                <pic:cNvPr id="455624234" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="757457590" name="Picture">
+                  <wp:docPr id="2124477039" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="757457590" name="Picture"/>
+                          <pic:cNvPr id="2124477039" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2028838368" name="Picture">
+                  <wp:docPr id="449358534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2028838368" name="Picture"/>
+                          <pic:cNvPr id="449358534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="802402606" name="Picture">
+                  <wp:docPr id="1891133648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="802402606" name="Picture"/>
+                          <pic:cNvPr id="1891133648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="608555119" name="Picture">
+                  <wp:docPr id="1191239449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="608555119" name="Picture"/>
+                          <pic:cNvPr id="1191239449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="422868397" name="Picture">
+                  <wp:docPr id="828957782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="422868397" name="Picture"/>
+                          <pic:cNvPr id="828957782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="678971376" name="Picture">
+                        <wp:docPr id="183812404" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="678971376" name="Picture"/>
+                                <pic:cNvPr id="183812404" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="31719250" name="Picture">
+                        <wp:docPr id="1029537137" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="31719250" name="Picture"/>
+                                <pic:cNvPr id="1029537137" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1372418461" name="Picture">
+                        <wp:docPr id="1725029016" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1372418461" name="Picture"/>
+                                <pic:cNvPr id="1725029016" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1881726238" name="Picture">
+                        <wp:docPr id="1762515693" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1881726238" name="Picture"/>
+                                <pic:cNvPr id="1762515693" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="852973149" name="Picture">
+                        <wp:docPr id="36538709" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="852973149" name="Picture"/>
+                                <pic:cNvPr id="36538709" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1344046243" name="Picture">
+                        <wp:docPr id="614482614" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1344046243" name="Picture"/>
+                                <pic:cNvPr id="614482614" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1098016299" name="Picture">
+                        <wp:docPr id="1710341387" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1098016299" name="Picture"/>
+                                <pic:cNvPr id="1710341387" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1917359914" name="Picture">
+                        <wp:docPr id="109816005" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1917359914" name="Picture"/>
+                                <pic:cNvPr id="109816005" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1040918946" name="Picture">
+                        <wp:docPr id="545372195" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1040918946" name="Picture"/>
+                                <pic:cNvPr id="545372195" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1850611759" name="Picture">
+                        <wp:docPr id="653915036" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1850611759" name="Picture"/>
+                                <pic:cNvPr id="653915036" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1262615613" name="Picture">
+                        <wp:docPr id="1039399137" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1262615613" name="Picture"/>
+                                <pic:cNvPr id="1039399137" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="978404145" name="Picture">
+                        <wp:docPr id="1455899137" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="978404145" name="Picture"/>
+                                <pic:cNvPr id="1455899137" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2111441585" name="Picture">
+                        <wp:docPr id="1389155812" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2111441585" name="Picture"/>
+                                <pic:cNvPr id="1389155812" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="840959167" name="Picture">
+                        <wp:docPr id="1606244354" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="840959167" name="Picture"/>
+                                <pic:cNvPr id="1606244354" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2087970953" name="Picture">
+                        <wp:docPr id="1816416270" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2087970953" name="Picture"/>
+                                <pic:cNvPr id="1816416270" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1879182441" name="Picture">
+                  <wp:docPr id="400596021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1879182441" name="Picture"/>
+                          <pic:cNvPr id="400596021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1111902416" name="Picture">
+                  <wp:docPr id="2053486488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1111902416" name="Picture"/>
+                          <pic:cNvPr id="2053486488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="628374502" name="Picture">
+                  <wp:docPr id="435956948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="628374502" name="Picture"/>
+                          <pic:cNvPr id="435956948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="319546524" name="Picture">
+                  <wp:docPr id="1403735329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="319546524" name="Picture"/>
+                          <pic:cNvPr id="1403735329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="455003598" name="Picture">
+                  <wp:docPr id="1684484514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="455003598" name="Picture"/>
+                          <pic:cNvPr id="1684484514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1192587347" name="Picture">
+                  <wp:docPr id="1422469787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1192587347" name="Picture"/>
+                          <pic:cNvPr id="1422469787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="983800508" name="Picture">
+                        <wp:docPr id="77192352" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="983800508" name="Picture"/>
+                                <pic:cNvPr id="77192352" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="228110465" name="Picture">
+                  <wp:docPr id="442057222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="228110465" name="Picture"/>
+                          <pic:cNvPr id="442057222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1593330666" name="Picture">
+                  <wp:docPr id="1093854123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1593330666" name="Picture"/>
+                          <pic:cNvPr id="1093854123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2015907059" name="Picture">
+                  <wp:docPr id="184835057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2015907059" name="Picture"/>
+                          <pic:cNvPr id="184835057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1896439313" name="Picture">
+                  <wp:docPr id="573559446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1896439313" name="Picture"/>
+                          <pic:cNvPr id="573559446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1228915919" name="Picture">
+                  <wp:docPr id="1417944969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1228915919" name="Picture"/>
+                          <pic:cNvPr id="1417944969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1078657248" name="Picture">
+                  <wp:docPr id="155751574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1078657248" name="Picture"/>
+                          <pic:cNvPr id="155751574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="567654416" name="Picture">
+                        <wp:docPr id="101749793" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="567654416" name="Picture"/>
+                                <pic:cNvPr id="101749793" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24749,57 +24749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1121307280" name="Picture">
+                  <wp:docPr id="98600861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1121307280" name="Picture"/>
+                          <pic:cNvPr id="98600861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24838,57 +24838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1322057698" name="Picture">
+                  <wp:docPr id="122927772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1322057698" name="Picture"/>
+                          <pic:cNvPr id="122927772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25491,57 +25491,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2029867329" name="Picture">
+                  <wp:docPr id="1187069411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2029867329" name="Picture"/>
+                          <pic:cNvPr id="1187069411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26516,57 +26516,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1015267143" name="Picture">
+                  <wp:docPr id="2084060897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1015267143" name="Picture"/>
+                          <pic:cNvPr id="2084060897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26619,57 +26619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="418755302" name="Picture">
+                  <wp:docPr id="1767497247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="418755302" name="Picture"/>
+                          <pic:cNvPr id="1767497247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27948,57 +27948,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2038735177" name="Picture">
+                  <wp:docPr id="1434810762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2038735177" name="Picture"/>
+                          <pic:cNvPr id="1434810762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29589,57 +29589,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1644084552" name="Picture">
+                        <wp:docPr id="1728802038" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1644084552" name="Picture"/>
+                                <pic:cNvPr id="1728802038" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31463,57 +31463,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1372639156" name="Picture">
+                  <wp:docPr id="727837411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1372639156" name="Picture"/>
+                          <pic:cNvPr id="727837411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="169089250" name="Picture">
+                  <wp:docPr id="1046480177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="169089250" name="Picture"/>
+                          <pic:cNvPr id="1046480177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32232,57 +32232,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="903499167" name="Picture">
+                  <wp:docPr id="21131797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="903499167" name="Picture"/>
+                          <pic:cNvPr id="21131797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33293,57 +33293,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1874307903" name="Picture">
+                  <wp:docPr id="1632587616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1874307903" name="Picture"/>
+                          <pic:cNvPr id="1632587616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33396,57 +33396,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1834692345" name="Picture">
+                  <wp:docPr id="790026311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1834692345" name="Picture"/>
+                          <pic:cNvPr id="790026311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34854,57 +34854,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="689304172" name="Picture">
+                  <wp:docPr id="1648073747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="689304172" name="Picture"/>
+                          <pic:cNvPr id="1648073747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36051,57 +36051,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="401053407" name="Picture">
+                        <wp:docPr id="290302087" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="401053407" name="Picture"/>
+                                <pic:cNvPr id="290302087" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38221,57 +38221,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1702117381" name="Picture">
+                  <wp:docPr id="1639386515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1702117381" name="Picture"/>
+                          <pic:cNvPr id="1639386515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38310,57 +38310,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1031874381" name="Picture">
+                  <wp:docPr id="1906465804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1031874381" name="Picture"/>
+                          <pic:cNvPr id="1906465804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38954,57 +38954,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="377167692" name="Picture">
+                  <wp:docPr id="223861551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="377167692" name="Picture"/>
+                          <pic:cNvPr id="223861551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39952,57 +39952,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="97628487" name="Picture">
+                  <wp:docPr id="2124161687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="97628487" name="Picture"/>
+                          <pic:cNvPr id="2124161687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40055,57 +40055,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1748449413" name="Picture">
+                  <wp:docPr id="2032723673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1748449413" name="Picture"/>
+                          <pic:cNvPr id="2032723673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41432,57 +41432,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="986663967" name="Picture">
+                  <wp:docPr id="1919671235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="986663967" name="Picture"/>
+                          <pic:cNvPr id="1919671235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42575,57 +42575,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="511193850" name="Picture">
+                        <wp:docPr id="1751617599" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="511193850" name="Picture"/>
+                                <pic:cNvPr id="1751617599" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43846,57 +43846,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1027894572" name="Picture">
+                  <wp:docPr id="141639078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1027894572" name="Picture"/>
+                          <pic:cNvPr id="141639078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43926,57 +43926,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1694583379" name="Picture">
+                  <wp:docPr id="1553031767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1694583379" name="Picture"/>
+                          <pic:cNvPr id="1553031767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44405,57 +44405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="624601231" name="Picture">
+                  <wp:docPr id="377335794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="624601231" name="Picture"/>
+                          <pic:cNvPr id="377335794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46140,57 +46140,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="999362491" name="Picture">
+                  <wp:docPr id="1699411452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="999362491" name="Picture"/>
+                          <pic:cNvPr id="1699411452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46211,57 +46211,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1412270408" name="Picture">
+                  <wp:docPr id="840872152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1412270408" name="Picture"/>
+                          <pic:cNvPr id="840872152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46625,57 +46625,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="606289298" name="Picture">
+                  <wp:docPr id="1231522646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="606289298" name="Picture"/>
+                          <pic:cNvPr id="1231522646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>